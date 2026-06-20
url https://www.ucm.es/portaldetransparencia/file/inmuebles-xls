--- v0 (2026-05-15)
+++ v1 (2026-06-20)
@@ -1,1569 +1,707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arisco\OneDrive - Universidad Complutense de Madrid (UCM)\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Transparencia\Portal\2- Bloque Económico-Financiero\3- Patrimonio\Vehículos\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{01B27E53-4881-476A-9F2C-785513B9FEDE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{7D744B83-BA66-4ED3-9C56-8D7D92D34678}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="NbTfRrqAsaZlLW2dIdcNEcletdj7YWqOfavAwraM0+N+6xZjEXzuP67I93hq34E8CQ4sQRrZJi4GdGJlWqMdUA==" workbookSaltValue="30tOL1UM4757gvdWadPJbQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{616D3C75-9B47-4A79-BAB9-B5D17B68EACA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14100" tabRatio="547" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11565" xr2:uid="{3419682E-9686-4571-A291-1BE08748470D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Inventario" sheetId="8" r:id="rId1"/>
-    <sheet name="Dudas" sheetId="3" state="hidden" r:id="rId2"/>
+    <sheet name="mayo 2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Inventario!$3:$4</definedName>
+    <definedName name="Print_Titles" localSheetId="0">'mayo 2024'!$27:$27</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="96">
+  <si>
+    <t>RELACIÓN DE VEHÍCULOS OFICIALES DE LA U.C.M</t>
+  </si>
+  <si>
+    <t>Cod.</t>
+  </si>
+  <si>
+    <t>MATRÍCULA</t>
+  </si>
+  <si>
+    <t>MODELO</t>
+  </si>
+  <si>
+    <t>CENTRO</t>
+  </si>
+  <si>
+    <t>V O</t>
+  </si>
+  <si>
+    <t>7372 KDC</t>
+  </si>
+  <si>
+    <t>Toyota Auris 1.8</t>
+  </si>
+  <si>
+    <t>7418 KDC</t>
+  </si>
+  <si>
+    <t>7334 KDC</t>
+  </si>
+  <si>
+    <t>5944 KDD</t>
+  </si>
+  <si>
+    <t>Toyata PRIUS</t>
+  </si>
+  <si>
+    <t>7519 KDC</t>
+  </si>
+  <si>
+    <t>6287 DWZ</t>
+  </si>
+  <si>
+    <t>SKODA OCTAVIA TOUR 1900</t>
+  </si>
+  <si>
+    <t>4536 LTM</t>
+  </si>
+  <si>
+    <t>4553 LTM</t>
+  </si>
+  <si>
+    <t>4571 LTM</t>
+  </si>
+  <si>
+    <t>4581 LTM</t>
+  </si>
+  <si>
+    <t>4592 LTM</t>
+  </si>
+  <si>
+    <t>RELACIÓN DE OTROS VEHÍCULOS DE LA U.C.M</t>
+  </si>
+  <si>
+    <t>Uso</t>
+  </si>
+  <si>
+    <t>Correo interno</t>
+  </si>
+  <si>
+    <t>Mercedes Benz Vito</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>Transporte de alumnos de prácticas</t>
+  </si>
+  <si>
+    <t>0753 JZY</t>
+  </si>
+  <si>
+    <t>Peugeot Boxer</t>
+  </si>
+  <si>
+    <t>Facultad de Veterinaria</t>
+  </si>
+  <si>
+    <t>2468 BDK</t>
+  </si>
+  <si>
+    <t>3075 BZV</t>
+  </si>
+  <si>
+    <t>Traslado profesores y alumnos para prácticas</t>
+  </si>
+  <si>
+    <t>Autobus Scania</t>
+  </si>
+  <si>
+    <t>Facultad de Ciencias Geológicas</t>
+  </si>
+  <si>
+    <t>Suzuki Vitara</t>
+  </si>
+  <si>
+    <t>Dacia Duster</t>
+  </si>
+  <si>
+    <t>Toyota Land Cruiser</t>
+  </si>
+  <si>
+    <t>Renault Kangoo</t>
+  </si>
+  <si>
+    <t>Nissan Terrano 2.7TDI</t>
+  </si>
+  <si>
+    <t>Dacía Duster</t>
+  </si>
+  <si>
+    <t>Furgoneta Renault Kangoo Maxi</t>
+  </si>
+  <si>
+    <t>Facultad de Ciencias Económicas y Empresariales</t>
+  </si>
+  <si>
+    <t>Mantenimiento, traslado personal y materiales</t>
+  </si>
+  <si>
+    <t>8068 JWG</t>
+  </si>
+  <si>
+    <t>Furgoneta Peugeot Boxer</t>
+  </si>
+  <si>
+    <t>8069 JWG</t>
+  </si>
+  <si>
+    <t>Renault Trafic</t>
+  </si>
+  <si>
+    <t>Ford Transit</t>
+  </si>
+  <si>
+    <t>Transporte animales vivos</t>
+  </si>
+  <si>
+    <t>Nissan Pick Up</t>
+  </si>
+  <si>
+    <t>Hospital Clínico Veterinario</t>
+  </si>
+  <si>
+    <t>Remolque pesado 10TM</t>
+  </si>
+  <si>
+    <t>Remolque pesado 2 TM</t>
+  </si>
+  <si>
+    <t>Mitsubishi L200</t>
+  </si>
+  <si>
+    <t>Almacén General</t>
+  </si>
+  <si>
+    <t>2848 MFB</t>
+  </si>
   <si>
     <t>Rectorado</t>
   </si>
   <si>
-    <t>Avenida Séneca, 14</t>
-[...487 lines deleted...]
-    <t>Colegios Mayores y Residencias</t>
+    <t>0055 BLF</t>
+  </si>
+  <si>
+    <t>2956 MFB</t>
+  </si>
+  <si>
+    <t>M 8053 YP</t>
+  </si>
+  <si>
+    <t>3631 BHW</t>
+  </si>
+  <si>
+    <t>R8173 BBF</t>
+  </si>
+  <si>
+    <t>R1261 BBF</t>
+  </si>
+  <si>
+    <t>3678 LTX</t>
+  </si>
+  <si>
+    <t>3248 GCV</t>
+  </si>
+  <si>
+    <t>M 5725 VZ</t>
+  </si>
+  <si>
+    <t>8170 BGD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2793 HBD
+</t>
+  </si>
+  <si>
+    <t>2152 LPH</t>
+  </si>
+  <si>
+    <t>3366 DVP</t>
+  </si>
+  <si>
+    <t>9105 GHY</t>
+  </si>
+  <si>
+    <t>8341 BSW</t>
+  </si>
+  <si>
+    <t>0553 LBY</t>
+  </si>
+  <si>
+    <t>9836 JXN</t>
+  </si>
+  <si>
+    <t>7858 KVP</t>
+  </si>
+  <si>
+    <t>8989 MCD</t>
+  </si>
+  <si>
+    <t>Alke modelo ATX330E</t>
+  </si>
+  <si>
+    <t>7745 MGW</t>
+  </si>
+  <si>
+    <t>Ford Transit Custom</t>
+  </si>
+  <si>
+    <t>7746 MGW</t>
+  </si>
+  <si>
+    <t>Toyota Corolla</t>
+  </si>
+  <si>
+    <t>Unidad de Seguridad</t>
+  </si>
+  <si>
+    <t>Toyota RAV4</t>
+  </si>
+  <si>
+    <t>4439 MNG</t>
+  </si>
+  <si>
+    <t>4631 LTM</t>
+  </si>
+  <si>
+    <t>7179 JMT</t>
+  </si>
+  <si>
+    <t>Vicegerencia de Obras y Mantenimiento</t>
+  </si>
+  <si>
+    <t>Mantenimiento</t>
+  </si>
+  <si>
+    <t>0481 HZP</t>
+  </si>
+  <si>
+    <t>Nissan Primastar Combi</t>
+  </si>
+  <si>
+    <t>5073 HTH</t>
+  </si>
+  <si>
+    <t>Nissan Cabstar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transporte de alumnos de prácticas </t>
+  </si>
+  <si>
+    <t>Transporte Sandach</t>
+  </si>
+  <si>
+    <t>2108 MWF</t>
+  </si>
+  <si>
+    <t>Actualizado mayo 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...22 lines deleted...]
-      <b/>
       <sz val="10"/>
-      <color theme="4" tint="-0.249977111117893"/>
-      <name val="Arial"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...16 lines deleted...]
-      <name val="Arial"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC00000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF96001D"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...20 lines deleted...]
-    </fill>
   </fills>
-  <borders count="37">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...504 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...175 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...12 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>229034</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6AAE8F9-B188-46ED-A0E0-39A35AF8FFFE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="285750" y="0"/>
+          <a:ext cx="3390900" cy="876734"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1671,2219 +809,831 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38C23D68-72AF-4B56-A7F6-012E1B0CA398}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E120"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A44" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G56" sqref="G56"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="I50" sqref="I50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.33203125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="59.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.42578125" customWidth="1"/>
+    <col min="1" max="1" width="39.83203125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="18.83203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="36.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="A2" s="67" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="12"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+    </row>
+    <row r="5" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+    </row>
+    <row r="10" spans="1:4" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="3"/>
+      <c r="B23" s="3"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3"/>
+      <c r="B24" s="3"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="1:4" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+    </row>
+    <row r="26" spans="1:4" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="3"/>
+      <c r="B26" s="3"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="5" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" s="2" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C59" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="68"/>
-[...379 lines deleted...]
-      <c r="E29" s="30" t="s">
+      <c r="D59" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="7" t="s">
         <v>79</v>
       </c>
-    </row>
-[...356 lines deleted...]
-      <c r="C51" s="33" t="s">
+      <c r="C60" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D60" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D51" s="35" t="s">
-[...67 lines deleted...]
-      <c r="C56" s="21" t="s">
+    </row>
+    <row r="61" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="3"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="3"/>
+    </row>
+    <row r="62" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="3"/>
+      <c r="B62" s="3"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="3"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A63" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="D56" s="22" t="s">
-[...897 lines deleted...]
-    <row r="120" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    </row>
   </sheetData>
-  <mergeCells count="31">
-[...30 lines deleted...]
-    <mergeCell ref="A49:E49"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C5"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A25:D25"/>
   </mergeCells>
-  <dataValidations count="2">
-[...8 lines deleted...]
-  <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.11811023622047245" right="0.19685039370078741" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...339 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Inventario!Títulos_a_imprimir</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>mayo 2024</vt:lpstr>
+      <vt:lpstr>'mayo 2024'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UCM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>MARIA ELENA ALVAREZ MARTINEZ</dc:creator>
+  <dc:creator>MARIA DOLORES GARCIA SILVA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>