--- v0 (2026-06-26)
+++ v1 (2026-07-18)
@@ -1,153 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\02 - SAPI\ADMON PERSONAL APOYO INVESTIGACIÓN\QUERYS PAIPLI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A193A137-BD92-4F7D-A705-C276C2F72663}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DD442B0-F16E-485D-BCB1-A217A107670D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11625" xr2:uid="{44CA34D3-7FCF-43F0-9C24-9E77F73A94FE}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$I$35</definedName>
+  </definedNames>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="96">
+  <si>
+    <t>Número de personal</t>
+  </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>PUADO VILLA, NURIA</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>TAREAS ADMINISTRATIVAS</t>
   </si>
   <si>
     <t>F.CC.BIOLOGICAS</t>
   </si>
   <si>
     <t>Titulados universitarios grado medio</t>
   </si>
   <si>
     <t>AGORRETA CALVO, AINHOA</t>
   </si>
   <si>
     <t>PROFESORA SUSTITUTA</t>
   </si>
   <si>
     <t>Contratado posdoctoral tipo 2</t>
   </si>
   <si>
+    <t>GLAHN MARTINEZ, ANA BETTINA</t>
+  </si>
+  <si>
+    <t>PROFESORA</t>
+  </si>
+  <si>
+    <t>F.CC. QUIMICAS</t>
+  </si>
+  <si>
     <t>MEJIAS MARTINEZ, GUILLERMO</t>
   </si>
   <si>
     <t>PROFESOR SUSTITUTO</t>
   </si>
   <si>
     <t>F.CC.INFORMACION</t>
   </si>
   <si>
     <t>Contratado posdoctoral tipo 1</t>
   </si>
   <si>
     <t>GARCIA MARTIN, ALBERTO</t>
   </si>
   <si>
-    <t>F.CC. QUIMICAS</t>
+    <t>PROFESOR AYUDANTE DOCTOR</t>
   </si>
   <si>
     <t>DE LA FUENTE MARCOS, RAUL</t>
   </si>
   <si>
     <t>PROFESOR</t>
   </si>
   <si>
     <t>F.CC.MATEMATICAS</t>
   </si>
   <si>
     <t>Contratado posdoctoral tipo 3</t>
   </si>
   <si>
+    <t>MORON GARCIA, ALVARO</t>
+  </si>
+  <si>
+    <t>TÉC.ADMINISTRACIÓN/GESTIÓN LABORATORIO</t>
+  </si>
+  <si>
+    <t>Contratado tipo 3</t>
+  </si>
+  <si>
     <t>PAEZ IZQUIERDO, VIRGINIA</t>
   </si>
   <si>
-    <t>PROFESORA</t>
-[...1 lines deleted...]
-  <si>
     <t>F.CC.POLITICAS Y SOCIOL.</t>
   </si>
   <si>
     <t>MENENDEZ CONDOR, PAMELA FABIOLA</t>
   </si>
   <si>
     <t>DIAZ DE FRUTOS, MARTA</t>
   </si>
   <si>
     <t>EXPERTA TECNICA EN AUDITORIAS</t>
   </si>
   <si>
     <t>C. VIG. SANIT. VET. (VISAVET)</t>
   </si>
   <si>
-    <t>Contratado tipo 3</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTENEGRO MONTES, FRANCISCO MIGUEL</t>
   </si>
   <si>
     <t>DOCENTE</t>
   </si>
   <si>
     <t>F.CC.FISICAS</t>
   </si>
   <si>
     <t>MATEOS HERRERO, ANDREA</t>
   </si>
   <si>
     <t>F.ODONTOLOGIA</t>
   </si>
   <si>
     <t>MONTORO GARRIDO, ALEJANDRO</t>
   </si>
   <si>
     <t>F.MEDICINA</t>
   </si>
   <si>
     <t>Contratado tipo 2</t>
   </si>
   <si>
     <t>PEREZ GAMEZ, CELIA</t>
@@ -161,174 +182,180 @@
   <si>
     <t>Contratado tipo 1</t>
   </si>
   <si>
     <t>RODRIGUEZ PEDRERO, ANDREA</t>
   </si>
   <si>
     <t>PSICÓLOGA</t>
   </si>
   <si>
     <t>PINARDO GALLEGO, MARINA</t>
   </si>
   <si>
     <t>EXTRACCIONES SANGUÍNEAS</t>
   </si>
   <si>
     <t>Técnico de FP tipo 2</t>
   </si>
   <si>
     <t>VAZQUEZ ADAN, ALEJANDRA</t>
   </si>
   <si>
     <t>PROFESORA ASOCIADA</t>
   </si>
   <si>
-    <t>KOURANI MENDEZ, OMAR</t>
-[...4 lines deleted...]
-  <si>
     <t>MONTAÑO TAMARAL, JOSE ANTONIO</t>
   </si>
   <si>
     <t>DIRECTOR DE ORQUESTA</t>
   </si>
   <si>
     <t>I.U.CIENCIAS MUSICALES</t>
   </si>
   <si>
     <t>GONZALEZ ARIAS, CANDELA</t>
   </si>
   <si>
     <t>DOCENCIA</t>
   </si>
   <si>
     <t>CARRASCO RUIZ, MARIA FERNANDA</t>
   </si>
   <si>
     <t>ASESORA NUTRICIONAL</t>
   </si>
   <si>
     <t>F.FARMACIA</t>
   </si>
   <si>
     <t>PERSONAL INVESTIGADOR PARA PROYECTO ESPECÍFICO</t>
   </si>
   <si>
     <t>VERASTEGUI GONZALEZ, GIUSEPPE</t>
   </si>
   <si>
     <t>PRESTADOR DE SERVICIOS</t>
   </si>
   <si>
     <t>I.U. TEATRO DE MADRID (ITEM)</t>
   </si>
   <si>
     <t>LILLO FUENTES, FERNANDO GABRIEL</t>
   </si>
   <si>
     <t>PROFESOR ASOCIADO</t>
   </si>
   <si>
     <t>F.EDUCACION-C.F.P.</t>
   </si>
   <si>
-    <t>CORTES PRIETO, MARIA ISABEL</t>
-[...1 lines deleted...]
-  <si>
     <t>TERRON GARCIA, PATRICIA</t>
   </si>
   <si>
     <t>PRACTICAS NO REMUNERADAS MASTER</t>
   </si>
   <si>
     <t>CARRASCO GUTIERREZ, ANA BELEN</t>
   </si>
   <si>
     <t>PRACTICAS DE MÁSTER</t>
   </si>
   <si>
     <t>GONZALEZ LEON, PAULA GEORGINA</t>
   </si>
   <si>
     <t>ROBERTS MARTINEZ, MARION</t>
   </si>
   <si>
     <t>LORENZO FERNANDEZ, ALVARO</t>
   </si>
   <si>
     <t>F.GEOGRAFIA E HISTORIA</t>
   </si>
   <si>
+    <t>HIDALGO CORBACHO, MARIA</t>
+  </si>
+  <si>
+    <t>HOYOS AGUDO, CAROLINA</t>
+  </si>
+  <si>
+    <t>F.INFORMATICA</t>
+  </si>
+  <si>
     <t>SANZ SANCHEZ, IGNACIO</t>
   </si>
   <si>
     <t>ODONTÓLOGO</t>
   </si>
   <si>
     <t>BRAVO FERNANDEZ, ENRIQUE</t>
   </si>
   <si>
     <t>FERNANDEZ CABEO, MARIA DOLORES</t>
   </si>
   <si>
     <t>GESTORA DE REDES SOCIALES</t>
   </si>
   <si>
     <t>SERV.INVESTIGACION</t>
   </si>
   <si>
     <t>GONZALEZ ALAEZ, ROBERTO</t>
   </si>
   <si>
     <t>I.U.DERECHO PARLAMENTARIO</t>
   </si>
   <si>
     <t>ALIAGA GUANILO, CONNIE DANIELA</t>
   </si>
   <si>
+    <t>Actividad Privada/Pública</t>
+  </si>
+  <si>
+    <t>Priv</t>
+  </si>
+  <si>
+    <t>Pub</t>
+  </si>
+  <si>
+    <t>Pub/Priv</t>
+  </si>
+  <si>
     <t>PROFESORA ASOCIADA/SERVICIO PROFESIONAL DE PUBLICIDAD</t>
   </si>
   <si>
+    <t>Área Personal</t>
+  </si>
+  <si>
+    <t>Fin contrato</t>
+  </si>
+  <si>
+    <t>Actividad</t>
+  </si>
+  <si>
     <t>Categoría</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">PROFESOR </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -366,225 +393,192 @@
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="Yu Gothic"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -692,1881 +686,2149 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44786015-41EB-4C9B-9316-9C6F308CF377}">
-  <dimension ref="A1:F33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="4" width="54.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="29.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.7109375" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="32.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="252" max="252" width="22.7109375" customWidth="1"/>
+    <col min="7" max="7" width="16.7109375" customWidth="1"/>
+    <col min="9" max="9" width="45.7109375" customWidth="1"/>
+    <col min="240" max="240" width="8.7109375" customWidth="1"/>
+    <col min="241" max="241" width="36.7109375" customWidth="1"/>
+    <col min="242" max="245" width="11.7109375" customWidth="1"/>
+    <col min="246" max="246" width="23.7109375" customWidth="1"/>
+    <col min="247" max="247" width="32.7109375" customWidth="1"/>
+    <col min="248" max="248" width="38.7109375" customWidth="1"/>
+    <col min="249" max="250" width="39.7109375" customWidth="1"/>
+    <col min="251" max="251" width="16.7109375" customWidth="1"/>
+    <col min="252" max="252" width="17.7109375" customWidth="1"/>
     <col min="253" max="254" width="3.7109375" customWidth="1"/>
-    <col min="255" max="256" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="508" max="508" width="22.7109375" customWidth="1"/>
+    <col min="255" max="255" width="17.7109375" customWidth="1"/>
+    <col min="256" max="256" width="22.7109375" customWidth="1"/>
+    <col min="257" max="258" width="3.7109375" customWidth="1"/>
+    <col min="259" max="259" width="17.7109375" customWidth="1"/>
+    <col min="260" max="260" width="34.7109375" customWidth="1"/>
+    <col min="261" max="261" width="26.7109375" customWidth="1"/>
+    <col min="262" max="262" width="17.7109375" customWidth="1"/>
+    <col min="263" max="263" width="45.7109375" customWidth="1"/>
+    <col min="264" max="264" width="6.7109375" customWidth="1"/>
+    <col min="265" max="265" width="11.7109375" customWidth="1"/>
+    <col min="496" max="496" width="8.7109375" customWidth="1"/>
+    <col min="497" max="497" width="36.7109375" customWidth="1"/>
+    <col min="498" max="501" width="11.7109375" customWidth="1"/>
+    <col min="502" max="502" width="23.7109375" customWidth="1"/>
+    <col min="503" max="503" width="32.7109375" customWidth="1"/>
+    <col min="504" max="504" width="38.7109375" customWidth="1"/>
+    <col min="505" max="506" width="39.7109375" customWidth="1"/>
+    <col min="507" max="507" width="16.7109375" customWidth="1"/>
+    <col min="508" max="508" width="17.7109375" customWidth="1"/>
     <col min="509" max="510" width="3.7109375" customWidth="1"/>
-    <col min="511" max="512" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="764" max="764" width="22.7109375" customWidth="1"/>
+    <col min="511" max="511" width="17.7109375" customWidth="1"/>
+    <col min="512" max="512" width="22.7109375" customWidth="1"/>
+    <col min="513" max="514" width="3.7109375" customWidth="1"/>
+    <col min="515" max="515" width="17.7109375" customWidth="1"/>
+    <col min="516" max="516" width="34.7109375" customWidth="1"/>
+    <col min="517" max="517" width="26.7109375" customWidth="1"/>
+    <col min="518" max="518" width="17.7109375" customWidth="1"/>
+    <col min="519" max="519" width="45.7109375" customWidth="1"/>
+    <col min="520" max="520" width="6.7109375" customWidth="1"/>
+    <col min="521" max="521" width="11.7109375" customWidth="1"/>
+    <col min="752" max="752" width="8.7109375" customWidth="1"/>
+    <col min="753" max="753" width="36.7109375" customWidth="1"/>
+    <col min="754" max="757" width="11.7109375" customWidth="1"/>
+    <col min="758" max="758" width="23.7109375" customWidth="1"/>
+    <col min="759" max="759" width="32.7109375" customWidth="1"/>
+    <col min="760" max="760" width="38.7109375" customWidth="1"/>
+    <col min="761" max="762" width="39.7109375" customWidth="1"/>
+    <col min="763" max="763" width="16.7109375" customWidth="1"/>
+    <col min="764" max="764" width="17.7109375" customWidth="1"/>
     <col min="765" max="766" width="3.7109375" customWidth="1"/>
-    <col min="767" max="768" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="1020" max="1020" width="22.7109375" customWidth="1"/>
+    <col min="767" max="767" width="17.7109375" customWidth="1"/>
+    <col min="768" max="768" width="22.7109375" customWidth="1"/>
+    <col min="769" max="770" width="3.7109375" customWidth="1"/>
+    <col min="771" max="771" width="17.7109375" customWidth="1"/>
+    <col min="772" max="772" width="34.7109375" customWidth="1"/>
+    <col min="773" max="773" width="26.7109375" customWidth="1"/>
+    <col min="774" max="774" width="17.7109375" customWidth="1"/>
+    <col min="775" max="775" width="45.7109375" customWidth="1"/>
+    <col min="776" max="776" width="6.7109375" customWidth="1"/>
+    <col min="777" max="777" width="11.7109375" customWidth="1"/>
+    <col min="1008" max="1008" width="8.7109375" customWidth="1"/>
+    <col min="1009" max="1009" width="36.7109375" customWidth="1"/>
+    <col min="1010" max="1013" width="11.7109375" customWidth="1"/>
+    <col min="1014" max="1014" width="23.7109375" customWidth="1"/>
+    <col min="1015" max="1015" width="32.7109375" customWidth="1"/>
+    <col min="1016" max="1016" width="38.7109375" customWidth="1"/>
+    <col min="1017" max="1018" width="39.7109375" customWidth="1"/>
+    <col min="1019" max="1019" width="16.7109375" customWidth="1"/>
+    <col min="1020" max="1020" width="17.7109375" customWidth="1"/>
     <col min="1021" max="1022" width="3.7109375" customWidth="1"/>
-    <col min="1023" max="1024" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="1276" max="1276" width="22.7109375" customWidth="1"/>
+    <col min="1023" max="1023" width="17.7109375" customWidth="1"/>
+    <col min="1024" max="1024" width="22.7109375" customWidth="1"/>
+    <col min="1025" max="1026" width="3.7109375" customWidth="1"/>
+    <col min="1027" max="1027" width="17.7109375" customWidth="1"/>
+    <col min="1028" max="1028" width="34.7109375" customWidth="1"/>
+    <col min="1029" max="1029" width="26.7109375" customWidth="1"/>
+    <col min="1030" max="1030" width="17.7109375" customWidth="1"/>
+    <col min="1031" max="1031" width="45.7109375" customWidth="1"/>
+    <col min="1032" max="1032" width="6.7109375" customWidth="1"/>
+    <col min="1033" max="1033" width="11.7109375" customWidth="1"/>
+    <col min="1264" max="1264" width="8.7109375" customWidth="1"/>
+    <col min="1265" max="1265" width="36.7109375" customWidth="1"/>
+    <col min="1266" max="1269" width="11.7109375" customWidth="1"/>
+    <col min="1270" max="1270" width="23.7109375" customWidth="1"/>
+    <col min="1271" max="1271" width="32.7109375" customWidth="1"/>
+    <col min="1272" max="1272" width="38.7109375" customWidth="1"/>
+    <col min="1273" max="1274" width="39.7109375" customWidth="1"/>
+    <col min="1275" max="1275" width="16.7109375" customWidth="1"/>
+    <col min="1276" max="1276" width="17.7109375" customWidth="1"/>
     <col min="1277" max="1278" width="3.7109375" customWidth="1"/>
-    <col min="1279" max="1280" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="1532" max="1532" width="22.7109375" customWidth="1"/>
+    <col min="1279" max="1279" width="17.7109375" customWidth="1"/>
+    <col min="1280" max="1280" width="22.7109375" customWidth="1"/>
+    <col min="1281" max="1282" width="3.7109375" customWidth="1"/>
+    <col min="1283" max="1283" width="17.7109375" customWidth="1"/>
+    <col min="1284" max="1284" width="34.7109375" customWidth="1"/>
+    <col min="1285" max="1285" width="26.7109375" customWidth="1"/>
+    <col min="1286" max="1286" width="17.7109375" customWidth="1"/>
+    <col min="1287" max="1287" width="45.7109375" customWidth="1"/>
+    <col min="1288" max="1288" width="6.7109375" customWidth="1"/>
+    <col min="1289" max="1289" width="11.7109375" customWidth="1"/>
+    <col min="1520" max="1520" width="8.7109375" customWidth="1"/>
+    <col min="1521" max="1521" width="36.7109375" customWidth="1"/>
+    <col min="1522" max="1525" width="11.7109375" customWidth="1"/>
+    <col min="1526" max="1526" width="23.7109375" customWidth="1"/>
+    <col min="1527" max="1527" width="32.7109375" customWidth="1"/>
+    <col min="1528" max="1528" width="38.7109375" customWidth="1"/>
+    <col min="1529" max="1530" width="39.7109375" customWidth="1"/>
+    <col min="1531" max="1531" width="16.7109375" customWidth="1"/>
+    <col min="1532" max="1532" width="17.7109375" customWidth="1"/>
     <col min="1533" max="1534" width="3.7109375" customWidth="1"/>
-    <col min="1535" max="1536" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="1788" max="1788" width="22.7109375" customWidth="1"/>
+    <col min="1535" max="1535" width="17.7109375" customWidth="1"/>
+    <col min="1536" max="1536" width="22.7109375" customWidth="1"/>
+    <col min="1537" max="1538" width="3.7109375" customWidth="1"/>
+    <col min="1539" max="1539" width="17.7109375" customWidth="1"/>
+    <col min="1540" max="1540" width="34.7109375" customWidth="1"/>
+    <col min="1541" max="1541" width="26.7109375" customWidth="1"/>
+    <col min="1542" max="1542" width="17.7109375" customWidth="1"/>
+    <col min="1543" max="1543" width="45.7109375" customWidth="1"/>
+    <col min="1544" max="1544" width="6.7109375" customWidth="1"/>
+    <col min="1545" max="1545" width="11.7109375" customWidth="1"/>
+    <col min="1776" max="1776" width="8.7109375" customWidth="1"/>
+    <col min="1777" max="1777" width="36.7109375" customWidth="1"/>
+    <col min="1778" max="1781" width="11.7109375" customWidth="1"/>
+    <col min="1782" max="1782" width="23.7109375" customWidth="1"/>
+    <col min="1783" max="1783" width="32.7109375" customWidth="1"/>
+    <col min="1784" max="1784" width="38.7109375" customWidth="1"/>
+    <col min="1785" max="1786" width="39.7109375" customWidth="1"/>
+    <col min="1787" max="1787" width="16.7109375" customWidth="1"/>
+    <col min="1788" max="1788" width="17.7109375" customWidth="1"/>
     <col min="1789" max="1790" width="3.7109375" customWidth="1"/>
-    <col min="1791" max="1792" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="2044" max="2044" width="22.7109375" customWidth="1"/>
+    <col min="1791" max="1791" width="17.7109375" customWidth="1"/>
+    <col min="1792" max="1792" width="22.7109375" customWidth="1"/>
+    <col min="1793" max="1794" width="3.7109375" customWidth="1"/>
+    <col min="1795" max="1795" width="17.7109375" customWidth="1"/>
+    <col min="1796" max="1796" width="34.7109375" customWidth="1"/>
+    <col min="1797" max="1797" width="26.7109375" customWidth="1"/>
+    <col min="1798" max="1798" width="17.7109375" customWidth="1"/>
+    <col min="1799" max="1799" width="45.7109375" customWidth="1"/>
+    <col min="1800" max="1800" width="6.7109375" customWidth="1"/>
+    <col min="1801" max="1801" width="11.7109375" customWidth="1"/>
+    <col min="2032" max="2032" width="8.7109375" customWidth="1"/>
+    <col min="2033" max="2033" width="36.7109375" customWidth="1"/>
+    <col min="2034" max="2037" width="11.7109375" customWidth="1"/>
+    <col min="2038" max="2038" width="23.7109375" customWidth="1"/>
+    <col min="2039" max="2039" width="32.7109375" customWidth="1"/>
+    <col min="2040" max="2040" width="38.7109375" customWidth="1"/>
+    <col min="2041" max="2042" width="39.7109375" customWidth="1"/>
+    <col min="2043" max="2043" width="16.7109375" customWidth="1"/>
+    <col min="2044" max="2044" width="17.7109375" customWidth="1"/>
     <col min="2045" max="2046" width="3.7109375" customWidth="1"/>
-    <col min="2047" max="2048" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="2300" max="2300" width="22.7109375" customWidth="1"/>
+    <col min="2047" max="2047" width="17.7109375" customWidth="1"/>
+    <col min="2048" max="2048" width="22.7109375" customWidth="1"/>
+    <col min="2049" max="2050" width="3.7109375" customWidth="1"/>
+    <col min="2051" max="2051" width="17.7109375" customWidth="1"/>
+    <col min="2052" max="2052" width="34.7109375" customWidth="1"/>
+    <col min="2053" max="2053" width="26.7109375" customWidth="1"/>
+    <col min="2054" max="2054" width="17.7109375" customWidth="1"/>
+    <col min="2055" max="2055" width="45.7109375" customWidth="1"/>
+    <col min="2056" max="2056" width="6.7109375" customWidth="1"/>
+    <col min="2057" max="2057" width="11.7109375" customWidth="1"/>
+    <col min="2288" max="2288" width="8.7109375" customWidth="1"/>
+    <col min="2289" max="2289" width="36.7109375" customWidth="1"/>
+    <col min="2290" max="2293" width="11.7109375" customWidth="1"/>
+    <col min="2294" max="2294" width="23.7109375" customWidth="1"/>
+    <col min="2295" max="2295" width="32.7109375" customWidth="1"/>
+    <col min="2296" max="2296" width="38.7109375" customWidth="1"/>
+    <col min="2297" max="2298" width="39.7109375" customWidth="1"/>
+    <col min="2299" max="2299" width="16.7109375" customWidth="1"/>
+    <col min="2300" max="2300" width="17.7109375" customWidth="1"/>
     <col min="2301" max="2302" width="3.7109375" customWidth="1"/>
-    <col min="2303" max="2304" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="2556" max="2556" width="22.7109375" customWidth="1"/>
+    <col min="2303" max="2303" width="17.7109375" customWidth="1"/>
+    <col min="2304" max="2304" width="22.7109375" customWidth="1"/>
+    <col min="2305" max="2306" width="3.7109375" customWidth="1"/>
+    <col min="2307" max="2307" width="17.7109375" customWidth="1"/>
+    <col min="2308" max="2308" width="34.7109375" customWidth="1"/>
+    <col min="2309" max="2309" width="26.7109375" customWidth="1"/>
+    <col min="2310" max="2310" width="17.7109375" customWidth="1"/>
+    <col min="2311" max="2311" width="45.7109375" customWidth="1"/>
+    <col min="2312" max="2312" width="6.7109375" customWidth="1"/>
+    <col min="2313" max="2313" width="11.7109375" customWidth="1"/>
+    <col min="2544" max="2544" width="8.7109375" customWidth="1"/>
+    <col min="2545" max="2545" width="36.7109375" customWidth="1"/>
+    <col min="2546" max="2549" width="11.7109375" customWidth="1"/>
+    <col min="2550" max="2550" width="23.7109375" customWidth="1"/>
+    <col min="2551" max="2551" width="32.7109375" customWidth="1"/>
+    <col min="2552" max="2552" width="38.7109375" customWidth="1"/>
+    <col min="2553" max="2554" width="39.7109375" customWidth="1"/>
+    <col min="2555" max="2555" width="16.7109375" customWidth="1"/>
+    <col min="2556" max="2556" width="17.7109375" customWidth="1"/>
     <col min="2557" max="2558" width="3.7109375" customWidth="1"/>
-    <col min="2559" max="2560" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="2812" max="2812" width="22.7109375" customWidth="1"/>
+    <col min="2559" max="2559" width="17.7109375" customWidth="1"/>
+    <col min="2560" max="2560" width="22.7109375" customWidth="1"/>
+    <col min="2561" max="2562" width="3.7109375" customWidth="1"/>
+    <col min="2563" max="2563" width="17.7109375" customWidth="1"/>
+    <col min="2564" max="2564" width="34.7109375" customWidth="1"/>
+    <col min="2565" max="2565" width="26.7109375" customWidth="1"/>
+    <col min="2566" max="2566" width="17.7109375" customWidth="1"/>
+    <col min="2567" max="2567" width="45.7109375" customWidth="1"/>
+    <col min="2568" max="2568" width="6.7109375" customWidth="1"/>
+    <col min="2569" max="2569" width="11.7109375" customWidth="1"/>
+    <col min="2800" max="2800" width="8.7109375" customWidth="1"/>
+    <col min="2801" max="2801" width="36.7109375" customWidth="1"/>
+    <col min="2802" max="2805" width="11.7109375" customWidth="1"/>
+    <col min="2806" max="2806" width="23.7109375" customWidth="1"/>
+    <col min="2807" max="2807" width="32.7109375" customWidth="1"/>
+    <col min="2808" max="2808" width="38.7109375" customWidth="1"/>
+    <col min="2809" max="2810" width="39.7109375" customWidth="1"/>
+    <col min="2811" max="2811" width="16.7109375" customWidth="1"/>
+    <col min="2812" max="2812" width="17.7109375" customWidth="1"/>
     <col min="2813" max="2814" width="3.7109375" customWidth="1"/>
-    <col min="2815" max="2816" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="3068" max="3068" width="22.7109375" customWidth="1"/>
+    <col min="2815" max="2815" width="17.7109375" customWidth="1"/>
+    <col min="2816" max="2816" width="22.7109375" customWidth="1"/>
+    <col min="2817" max="2818" width="3.7109375" customWidth="1"/>
+    <col min="2819" max="2819" width="17.7109375" customWidth="1"/>
+    <col min="2820" max="2820" width="34.7109375" customWidth="1"/>
+    <col min="2821" max="2821" width="26.7109375" customWidth="1"/>
+    <col min="2822" max="2822" width="17.7109375" customWidth="1"/>
+    <col min="2823" max="2823" width="45.7109375" customWidth="1"/>
+    <col min="2824" max="2824" width="6.7109375" customWidth="1"/>
+    <col min="2825" max="2825" width="11.7109375" customWidth="1"/>
+    <col min="3056" max="3056" width="8.7109375" customWidth="1"/>
+    <col min="3057" max="3057" width="36.7109375" customWidth="1"/>
+    <col min="3058" max="3061" width="11.7109375" customWidth="1"/>
+    <col min="3062" max="3062" width="23.7109375" customWidth="1"/>
+    <col min="3063" max="3063" width="32.7109375" customWidth="1"/>
+    <col min="3064" max="3064" width="38.7109375" customWidth="1"/>
+    <col min="3065" max="3066" width="39.7109375" customWidth="1"/>
+    <col min="3067" max="3067" width="16.7109375" customWidth="1"/>
+    <col min="3068" max="3068" width="17.7109375" customWidth="1"/>
     <col min="3069" max="3070" width="3.7109375" customWidth="1"/>
-    <col min="3071" max="3072" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="3324" max="3324" width="22.7109375" customWidth="1"/>
+    <col min="3071" max="3071" width="17.7109375" customWidth="1"/>
+    <col min="3072" max="3072" width="22.7109375" customWidth="1"/>
+    <col min="3073" max="3074" width="3.7109375" customWidth="1"/>
+    <col min="3075" max="3075" width="17.7109375" customWidth="1"/>
+    <col min="3076" max="3076" width="34.7109375" customWidth="1"/>
+    <col min="3077" max="3077" width="26.7109375" customWidth="1"/>
+    <col min="3078" max="3078" width="17.7109375" customWidth="1"/>
+    <col min="3079" max="3079" width="45.7109375" customWidth="1"/>
+    <col min="3080" max="3080" width="6.7109375" customWidth="1"/>
+    <col min="3081" max="3081" width="11.7109375" customWidth="1"/>
+    <col min="3312" max="3312" width="8.7109375" customWidth="1"/>
+    <col min="3313" max="3313" width="36.7109375" customWidth="1"/>
+    <col min="3314" max="3317" width="11.7109375" customWidth="1"/>
+    <col min="3318" max="3318" width="23.7109375" customWidth="1"/>
+    <col min="3319" max="3319" width="32.7109375" customWidth="1"/>
+    <col min="3320" max="3320" width="38.7109375" customWidth="1"/>
+    <col min="3321" max="3322" width="39.7109375" customWidth="1"/>
+    <col min="3323" max="3323" width="16.7109375" customWidth="1"/>
+    <col min="3324" max="3324" width="17.7109375" customWidth="1"/>
     <col min="3325" max="3326" width="3.7109375" customWidth="1"/>
-    <col min="3327" max="3328" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="3580" max="3580" width="22.7109375" customWidth="1"/>
+    <col min="3327" max="3327" width="17.7109375" customWidth="1"/>
+    <col min="3328" max="3328" width="22.7109375" customWidth="1"/>
+    <col min="3329" max="3330" width="3.7109375" customWidth="1"/>
+    <col min="3331" max="3331" width="17.7109375" customWidth="1"/>
+    <col min="3332" max="3332" width="34.7109375" customWidth="1"/>
+    <col min="3333" max="3333" width="26.7109375" customWidth="1"/>
+    <col min="3334" max="3334" width="17.7109375" customWidth="1"/>
+    <col min="3335" max="3335" width="45.7109375" customWidth="1"/>
+    <col min="3336" max="3336" width="6.7109375" customWidth="1"/>
+    <col min="3337" max="3337" width="11.7109375" customWidth="1"/>
+    <col min="3568" max="3568" width="8.7109375" customWidth="1"/>
+    <col min="3569" max="3569" width="36.7109375" customWidth="1"/>
+    <col min="3570" max="3573" width="11.7109375" customWidth="1"/>
+    <col min="3574" max="3574" width="23.7109375" customWidth="1"/>
+    <col min="3575" max="3575" width="32.7109375" customWidth="1"/>
+    <col min="3576" max="3576" width="38.7109375" customWidth="1"/>
+    <col min="3577" max="3578" width="39.7109375" customWidth="1"/>
+    <col min="3579" max="3579" width="16.7109375" customWidth="1"/>
+    <col min="3580" max="3580" width="17.7109375" customWidth="1"/>
     <col min="3581" max="3582" width="3.7109375" customWidth="1"/>
-    <col min="3583" max="3584" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="3836" max="3836" width="22.7109375" customWidth="1"/>
+    <col min="3583" max="3583" width="17.7109375" customWidth="1"/>
+    <col min="3584" max="3584" width="22.7109375" customWidth="1"/>
+    <col min="3585" max="3586" width="3.7109375" customWidth="1"/>
+    <col min="3587" max="3587" width="17.7109375" customWidth="1"/>
+    <col min="3588" max="3588" width="34.7109375" customWidth="1"/>
+    <col min="3589" max="3589" width="26.7109375" customWidth="1"/>
+    <col min="3590" max="3590" width="17.7109375" customWidth="1"/>
+    <col min="3591" max="3591" width="45.7109375" customWidth="1"/>
+    <col min="3592" max="3592" width="6.7109375" customWidth="1"/>
+    <col min="3593" max="3593" width="11.7109375" customWidth="1"/>
+    <col min="3824" max="3824" width="8.7109375" customWidth="1"/>
+    <col min="3825" max="3825" width="36.7109375" customWidth="1"/>
+    <col min="3826" max="3829" width="11.7109375" customWidth="1"/>
+    <col min="3830" max="3830" width="23.7109375" customWidth="1"/>
+    <col min="3831" max="3831" width="32.7109375" customWidth="1"/>
+    <col min="3832" max="3832" width="38.7109375" customWidth="1"/>
+    <col min="3833" max="3834" width="39.7109375" customWidth="1"/>
+    <col min="3835" max="3835" width="16.7109375" customWidth="1"/>
+    <col min="3836" max="3836" width="17.7109375" customWidth="1"/>
     <col min="3837" max="3838" width="3.7109375" customWidth="1"/>
-    <col min="3839" max="3840" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="4092" max="4092" width="22.7109375" customWidth="1"/>
+    <col min="3839" max="3839" width="17.7109375" customWidth="1"/>
+    <col min="3840" max="3840" width="22.7109375" customWidth="1"/>
+    <col min="3841" max="3842" width="3.7109375" customWidth="1"/>
+    <col min="3843" max="3843" width="17.7109375" customWidth="1"/>
+    <col min="3844" max="3844" width="34.7109375" customWidth="1"/>
+    <col min="3845" max="3845" width="26.7109375" customWidth="1"/>
+    <col min="3846" max="3846" width="17.7109375" customWidth="1"/>
+    <col min="3847" max="3847" width="45.7109375" customWidth="1"/>
+    <col min="3848" max="3848" width="6.7109375" customWidth="1"/>
+    <col min="3849" max="3849" width="11.7109375" customWidth="1"/>
+    <col min="4080" max="4080" width="8.7109375" customWidth="1"/>
+    <col min="4081" max="4081" width="36.7109375" customWidth="1"/>
+    <col min="4082" max="4085" width="11.7109375" customWidth="1"/>
+    <col min="4086" max="4086" width="23.7109375" customWidth="1"/>
+    <col min="4087" max="4087" width="32.7109375" customWidth="1"/>
+    <col min="4088" max="4088" width="38.7109375" customWidth="1"/>
+    <col min="4089" max="4090" width="39.7109375" customWidth="1"/>
+    <col min="4091" max="4091" width="16.7109375" customWidth="1"/>
+    <col min="4092" max="4092" width="17.7109375" customWidth="1"/>
     <col min="4093" max="4094" width="3.7109375" customWidth="1"/>
-    <col min="4095" max="4096" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="4348" max="4348" width="22.7109375" customWidth="1"/>
+    <col min="4095" max="4095" width="17.7109375" customWidth="1"/>
+    <col min="4096" max="4096" width="22.7109375" customWidth="1"/>
+    <col min="4097" max="4098" width="3.7109375" customWidth="1"/>
+    <col min="4099" max="4099" width="17.7109375" customWidth="1"/>
+    <col min="4100" max="4100" width="34.7109375" customWidth="1"/>
+    <col min="4101" max="4101" width="26.7109375" customWidth="1"/>
+    <col min="4102" max="4102" width="17.7109375" customWidth="1"/>
+    <col min="4103" max="4103" width="45.7109375" customWidth="1"/>
+    <col min="4104" max="4104" width="6.7109375" customWidth="1"/>
+    <col min="4105" max="4105" width="11.7109375" customWidth="1"/>
+    <col min="4336" max="4336" width="8.7109375" customWidth="1"/>
+    <col min="4337" max="4337" width="36.7109375" customWidth="1"/>
+    <col min="4338" max="4341" width="11.7109375" customWidth="1"/>
+    <col min="4342" max="4342" width="23.7109375" customWidth="1"/>
+    <col min="4343" max="4343" width="32.7109375" customWidth="1"/>
+    <col min="4344" max="4344" width="38.7109375" customWidth="1"/>
+    <col min="4345" max="4346" width="39.7109375" customWidth="1"/>
+    <col min="4347" max="4347" width="16.7109375" customWidth="1"/>
+    <col min="4348" max="4348" width="17.7109375" customWidth="1"/>
     <col min="4349" max="4350" width="3.7109375" customWidth="1"/>
-    <col min="4351" max="4352" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="4604" max="4604" width="22.7109375" customWidth="1"/>
+    <col min="4351" max="4351" width="17.7109375" customWidth="1"/>
+    <col min="4352" max="4352" width="22.7109375" customWidth="1"/>
+    <col min="4353" max="4354" width="3.7109375" customWidth="1"/>
+    <col min="4355" max="4355" width="17.7109375" customWidth="1"/>
+    <col min="4356" max="4356" width="34.7109375" customWidth="1"/>
+    <col min="4357" max="4357" width="26.7109375" customWidth="1"/>
+    <col min="4358" max="4358" width="17.7109375" customWidth="1"/>
+    <col min="4359" max="4359" width="45.7109375" customWidth="1"/>
+    <col min="4360" max="4360" width="6.7109375" customWidth="1"/>
+    <col min="4361" max="4361" width="11.7109375" customWidth="1"/>
+    <col min="4592" max="4592" width="8.7109375" customWidth="1"/>
+    <col min="4593" max="4593" width="36.7109375" customWidth="1"/>
+    <col min="4594" max="4597" width="11.7109375" customWidth="1"/>
+    <col min="4598" max="4598" width="23.7109375" customWidth="1"/>
+    <col min="4599" max="4599" width="32.7109375" customWidth="1"/>
+    <col min="4600" max="4600" width="38.7109375" customWidth="1"/>
+    <col min="4601" max="4602" width="39.7109375" customWidth="1"/>
+    <col min="4603" max="4603" width="16.7109375" customWidth="1"/>
+    <col min="4604" max="4604" width="17.7109375" customWidth="1"/>
     <col min="4605" max="4606" width="3.7109375" customWidth="1"/>
-    <col min="4607" max="4608" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="4860" max="4860" width="22.7109375" customWidth="1"/>
+    <col min="4607" max="4607" width="17.7109375" customWidth="1"/>
+    <col min="4608" max="4608" width="22.7109375" customWidth="1"/>
+    <col min="4609" max="4610" width="3.7109375" customWidth="1"/>
+    <col min="4611" max="4611" width="17.7109375" customWidth="1"/>
+    <col min="4612" max="4612" width="34.7109375" customWidth="1"/>
+    <col min="4613" max="4613" width="26.7109375" customWidth="1"/>
+    <col min="4614" max="4614" width="17.7109375" customWidth="1"/>
+    <col min="4615" max="4615" width="45.7109375" customWidth="1"/>
+    <col min="4616" max="4616" width="6.7109375" customWidth="1"/>
+    <col min="4617" max="4617" width="11.7109375" customWidth="1"/>
+    <col min="4848" max="4848" width="8.7109375" customWidth="1"/>
+    <col min="4849" max="4849" width="36.7109375" customWidth="1"/>
+    <col min="4850" max="4853" width="11.7109375" customWidth="1"/>
+    <col min="4854" max="4854" width="23.7109375" customWidth="1"/>
+    <col min="4855" max="4855" width="32.7109375" customWidth="1"/>
+    <col min="4856" max="4856" width="38.7109375" customWidth="1"/>
+    <col min="4857" max="4858" width="39.7109375" customWidth="1"/>
+    <col min="4859" max="4859" width="16.7109375" customWidth="1"/>
+    <col min="4860" max="4860" width="17.7109375" customWidth="1"/>
     <col min="4861" max="4862" width="3.7109375" customWidth="1"/>
-    <col min="4863" max="4864" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="5116" max="5116" width="22.7109375" customWidth="1"/>
+    <col min="4863" max="4863" width="17.7109375" customWidth="1"/>
+    <col min="4864" max="4864" width="22.7109375" customWidth="1"/>
+    <col min="4865" max="4866" width="3.7109375" customWidth="1"/>
+    <col min="4867" max="4867" width="17.7109375" customWidth="1"/>
+    <col min="4868" max="4868" width="34.7109375" customWidth="1"/>
+    <col min="4869" max="4869" width="26.7109375" customWidth="1"/>
+    <col min="4870" max="4870" width="17.7109375" customWidth="1"/>
+    <col min="4871" max="4871" width="45.7109375" customWidth="1"/>
+    <col min="4872" max="4872" width="6.7109375" customWidth="1"/>
+    <col min="4873" max="4873" width="11.7109375" customWidth="1"/>
+    <col min="5104" max="5104" width="8.7109375" customWidth="1"/>
+    <col min="5105" max="5105" width="36.7109375" customWidth="1"/>
+    <col min="5106" max="5109" width="11.7109375" customWidth="1"/>
+    <col min="5110" max="5110" width="23.7109375" customWidth="1"/>
+    <col min="5111" max="5111" width="32.7109375" customWidth="1"/>
+    <col min="5112" max="5112" width="38.7109375" customWidth="1"/>
+    <col min="5113" max="5114" width="39.7109375" customWidth="1"/>
+    <col min="5115" max="5115" width="16.7109375" customWidth="1"/>
+    <col min="5116" max="5116" width="17.7109375" customWidth="1"/>
     <col min="5117" max="5118" width="3.7109375" customWidth="1"/>
-    <col min="5119" max="5120" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="5372" max="5372" width="22.7109375" customWidth="1"/>
+    <col min="5119" max="5119" width="17.7109375" customWidth="1"/>
+    <col min="5120" max="5120" width="22.7109375" customWidth="1"/>
+    <col min="5121" max="5122" width="3.7109375" customWidth="1"/>
+    <col min="5123" max="5123" width="17.7109375" customWidth="1"/>
+    <col min="5124" max="5124" width="34.7109375" customWidth="1"/>
+    <col min="5125" max="5125" width="26.7109375" customWidth="1"/>
+    <col min="5126" max="5126" width="17.7109375" customWidth="1"/>
+    <col min="5127" max="5127" width="45.7109375" customWidth="1"/>
+    <col min="5128" max="5128" width="6.7109375" customWidth="1"/>
+    <col min="5129" max="5129" width="11.7109375" customWidth="1"/>
+    <col min="5360" max="5360" width="8.7109375" customWidth="1"/>
+    <col min="5361" max="5361" width="36.7109375" customWidth="1"/>
+    <col min="5362" max="5365" width="11.7109375" customWidth="1"/>
+    <col min="5366" max="5366" width="23.7109375" customWidth="1"/>
+    <col min="5367" max="5367" width="32.7109375" customWidth="1"/>
+    <col min="5368" max="5368" width="38.7109375" customWidth="1"/>
+    <col min="5369" max="5370" width="39.7109375" customWidth="1"/>
+    <col min="5371" max="5371" width="16.7109375" customWidth="1"/>
+    <col min="5372" max="5372" width="17.7109375" customWidth="1"/>
     <col min="5373" max="5374" width="3.7109375" customWidth="1"/>
-    <col min="5375" max="5376" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="5628" max="5628" width="22.7109375" customWidth="1"/>
+    <col min="5375" max="5375" width="17.7109375" customWidth="1"/>
+    <col min="5376" max="5376" width="22.7109375" customWidth="1"/>
+    <col min="5377" max="5378" width="3.7109375" customWidth="1"/>
+    <col min="5379" max="5379" width="17.7109375" customWidth="1"/>
+    <col min="5380" max="5380" width="34.7109375" customWidth="1"/>
+    <col min="5381" max="5381" width="26.7109375" customWidth="1"/>
+    <col min="5382" max="5382" width="17.7109375" customWidth="1"/>
+    <col min="5383" max="5383" width="45.7109375" customWidth="1"/>
+    <col min="5384" max="5384" width="6.7109375" customWidth="1"/>
+    <col min="5385" max="5385" width="11.7109375" customWidth="1"/>
+    <col min="5616" max="5616" width="8.7109375" customWidth="1"/>
+    <col min="5617" max="5617" width="36.7109375" customWidth="1"/>
+    <col min="5618" max="5621" width="11.7109375" customWidth="1"/>
+    <col min="5622" max="5622" width="23.7109375" customWidth="1"/>
+    <col min="5623" max="5623" width="32.7109375" customWidth="1"/>
+    <col min="5624" max="5624" width="38.7109375" customWidth="1"/>
+    <col min="5625" max="5626" width="39.7109375" customWidth="1"/>
+    <col min="5627" max="5627" width="16.7109375" customWidth="1"/>
+    <col min="5628" max="5628" width="17.7109375" customWidth="1"/>
     <col min="5629" max="5630" width="3.7109375" customWidth="1"/>
-    <col min="5631" max="5632" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="5884" max="5884" width="22.7109375" customWidth="1"/>
+    <col min="5631" max="5631" width="17.7109375" customWidth="1"/>
+    <col min="5632" max="5632" width="22.7109375" customWidth="1"/>
+    <col min="5633" max="5634" width="3.7109375" customWidth="1"/>
+    <col min="5635" max="5635" width="17.7109375" customWidth="1"/>
+    <col min="5636" max="5636" width="34.7109375" customWidth="1"/>
+    <col min="5637" max="5637" width="26.7109375" customWidth="1"/>
+    <col min="5638" max="5638" width="17.7109375" customWidth="1"/>
+    <col min="5639" max="5639" width="45.7109375" customWidth="1"/>
+    <col min="5640" max="5640" width="6.7109375" customWidth="1"/>
+    <col min="5641" max="5641" width="11.7109375" customWidth="1"/>
+    <col min="5872" max="5872" width="8.7109375" customWidth="1"/>
+    <col min="5873" max="5873" width="36.7109375" customWidth="1"/>
+    <col min="5874" max="5877" width="11.7109375" customWidth="1"/>
+    <col min="5878" max="5878" width="23.7109375" customWidth="1"/>
+    <col min="5879" max="5879" width="32.7109375" customWidth="1"/>
+    <col min="5880" max="5880" width="38.7109375" customWidth="1"/>
+    <col min="5881" max="5882" width="39.7109375" customWidth="1"/>
+    <col min="5883" max="5883" width="16.7109375" customWidth="1"/>
+    <col min="5884" max="5884" width="17.7109375" customWidth="1"/>
     <col min="5885" max="5886" width="3.7109375" customWidth="1"/>
-    <col min="5887" max="5888" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="6140" max="6140" width="22.7109375" customWidth="1"/>
+    <col min="5887" max="5887" width="17.7109375" customWidth="1"/>
+    <col min="5888" max="5888" width="22.7109375" customWidth="1"/>
+    <col min="5889" max="5890" width="3.7109375" customWidth="1"/>
+    <col min="5891" max="5891" width="17.7109375" customWidth="1"/>
+    <col min="5892" max="5892" width="34.7109375" customWidth="1"/>
+    <col min="5893" max="5893" width="26.7109375" customWidth="1"/>
+    <col min="5894" max="5894" width="17.7109375" customWidth="1"/>
+    <col min="5895" max="5895" width="45.7109375" customWidth="1"/>
+    <col min="5896" max="5896" width="6.7109375" customWidth="1"/>
+    <col min="5897" max="5897" width="11.7109375" customWidth="1"/>
+    <col min="6128" max="6128" width="8.7109375" customWidth="1"/>
+    <col min="6129" max="6129" width="36.7109375" customWidth="1"/>
+    <col min="6130" max="6133" width="11.7109375" customWidth="1"/>
+    <col min="6134" max="6134" width="23.7109375" customWidth="1"/>
+    <col min="6135" max="6135" width="32.7109375" customWidth="1"/>
+    <col min="6136" max="6136" width="38.7109375" customWidth="1"/>
+    <col min="6137" max="6138" width="39.7109375" customWidth="1"/>
+    <col min="6139" max="6139" width="16.7109375" customWidth="1"/>
+    <col min="6140" max="6140" width="17.7109375" customWidth="1"/>
     <col min="6141" max="6142" width="3.7109375" customWidth="1"/>
-    <col min="6143" max="6144" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="6396" max="6396" width="22.7109375" customWidth="1"/>
+    <col min="6143" max="6143" width="17.7109375" customWidth="1"/>
+    <col min="6144" max="6144" width="22.7109375" customWidth="1"/>
+    <col min="6145" max="6146" width="3.7109375" customWidth="1"/>
+    <col min="6147" max="6147" width="17.7109375" customWidth="1"/>
+    <col min="6148" max="6148" width="34.7109375" customWidth="1"/>
+    <col min="6149" max="6149" width="26.7109375" customWidth="1"/>
+    <col min="6150" max="6150" width="17.7109375" customWidth="1"/>
+    <col min="6151" max="6151" width="45.7109375" customWidth="1"/>
+    <col min="6152" max="6152" width="6.7109375" customWidth="1"/>
+    <col min="6153" max="6153" width="11.7109375" customWidth="1"/>
+    <col min="6384" max="6384" width="8.7109375" customWidth="1"/>
+    <col min="6385" max="6385" width="36.7109375" customWidth="1"/>
+    <col min="6386" max="6389" width="11.7109375" customWidth="1"/>
+    <col min="6390" max="6390" width="23.7109375" customWidth="1"/>
+    <col min="6391" max="6391" width="32.7109375" customWidth="1"/>
+    <col min="6392" max="6392" width="38.7109375" customWidth="1"/>
+    <col min="6393" max="6394" width="39.7109375" customWidth="1"/>
+    <col min="6395" max="6395" width="16.7109375" customWidth="1"/>
+    <col min="6396" max="6396" width="17.7109375" customWidth="1"/>
     <col min="6397" max="6398" width="3.7109375" customWidth="1"/>
-    <col min="6399" max="6400" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="6652" max="6652" width="22.7109375" customWidth="1"/>
+    <col min="6399" max="6399" width="17.7109375" customWidth="1"/>
+    <col min="6400" max="6400" width="22.7109375" customWidth="1"/>
+    <col min="6401" max="6402" width="3.7109375" customWidth="1"/>
+    <col min="6403" max="6403" width="17.7109375" customWidth="1"/>
+    <col min="6404" max="6404" width="34.7109375" customWidth="1"/>
+    <col min="6405" max="6405" width="26.7109375" customWidth="1"/>
+    <col min="6406" max="6406" width="17.7109375" customWidth="1"/>
+    <col min="6407" max="6407" width="45.7109375" customWidth="1"/>
+    <col min="6408" max="6408" width="6.7109375" customWidth="1"/>
+    <col min="6409" max="6409" width="11.7109375" customWidth="1"/>
+    <col min="6640" max="6640" width="8.7109375" customWidth="1"/>
+    <col min="6641" max="6641" width="36.7109375" customWidth="1"/>
+    <col min="6642" max="6645" width="11.7109375" customWidth="1"/>
+    <col min="6646" max="6646" width="23.7109375" customWidth="1"/>
+    <col min="6647" max="6647" width="32.7109375" customWidth="1"/>
+    <col min="6648" max="6648" width="38.7109375" customWidth="1"/>
+    <col min="6649" max="6650" width="39.7109375" customWidth="1"/>
+    <col min="6651" max="6651" width="16.7109375" customWidth="1"/>
+    <col min="6652" max="6652" width="17.7109375" customWidth="1"/>
     <col min="6653" max="6654" width="3.7109375" customWidth="1"/>
-    <col min="6655" max="6656" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="6908" max="6908" width="22.7109375" customWidth="1"/>
+    <col min="6655" max="6655" width="17.7109375" customWidth="1"/>
+    <col min="6656" max="6656" width="22.7109375" customWidth="1"/>
+    <col min="6657" max="6658" width="3.7109375" customWidth="1"/>
+    <col min="6659" max="6659" width="17.7109375" customWidth="1"/>
+    <col min="6660" max="6660" width="34.7109375" customWidth="1"/>
+    <col min="6661" max="6661" width="26.7109375" customWidth="1"/>
+    <col min="6662" max="6662" width="17.7109375" customWidth="1"/>
+    <col min="6663" max="6663" width="45.7109375" customWidth="1"/>
+    <col min="6664" max="6664" width="6.7109375" customWidth="1"/>
+    <col min="6665" max="6665" width="11.7109375" customWidth="1"/>
+    <col min="6896" max="6896" width="8.7109375" customWidth="1"/>
+    <col min="6897" max="6897" width="36.7109375" customWidth="1"/>
+    <col min="6898" max="6901" width="11.7109375" customWidth="1"/>
+    <col min="6902" max="6902" width="23.7109375" customWidth="1"/>
+    <col min="6903" max="6903" width="32.7109375" customWidth="1"/>
+    <col min="6904" max="6904" width="38.7109375" customWidth="1"/>
+    <col min="6905" max="6906" width="39.7109375" customWidth="1"/>
+    <col min="6907" max="6907" width="16.7109375" customWidth="1"/>
+    <col min="6908" max="6908" width="17.7109375" customWidth="1"/>
     <col min="6909" max="6910" width="3.7109375" customWidth="1"/>
-    <col min="6911" max="6912" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="7164" max="7164" width="22.7109375" customWidth="1"/>
+    <col min="6911" max="6911" width="17.7109375" customWidth="1"/>
+    <col min="6912" max="6912" width="22.7109375" customWidth="1"/>
+    <col min="6913" max="6914" width="3.7109375" customWidth="1"/>
+    <col min="6915" max="6915" width="17.7109375" customWidth="1"/>
+    <col min="6916" max="6916" width="34.7109375" customWidth="1"/>
+    <col min="6917" max="6917" width="26.7109375" customWidth="1"/>
+    <col min="6918" max="6918" width="17.7109375" customWidth="1"/>
+    <col min="6919" max="6919" width="45.7109375" customWidth="1"/>
+    <col min="6920" max="6920" width="6.7109375" customWidth="1"/>
+    <col min="6921" max="6921" width="11.7109375" customWidth="1"/>
+    <col min="7152" max="7152" width="8.7109375" customWidth="1"/>
+    <col min="7153" max="7153" width="36.7109375" customWidth="1"/>
+    <col min="7154" max="7157" width="11.7109375" customWidth="1"/>
+    <col min="7158" max="7158" width="23.7109375" customWidth="1"/>
+    <col min="7159" max="7159" width="32.7109375" customWidth="1"/>
+    <col min="7160" max="7160" width="38.7109375" customWidth="1"/>
+    <col min="7161" max="7162" width="39.7109375" customWidth="1"/>
+    <col min="7163" max="7163" width="16.7109375" customWidth="1"/>
+    <col min="7164" max="7164" width="17.7109375" customWidth="1"/>
     <col min="7165" max="7166" width="3.7109375" customWidth="1"/>
-    <col min="7167" max="7168" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="7420" max="7420" width="22.7109375" customWidth="1"/>
+    <col min="7167" max="7167" width="17.7109375" customWidth="1"/>
+    <col min="7168" max="7168" width="22.7109375" customWidth="1"/>
+    <col min="7169" max="7170" width="3.7109375" customWidth="1"/>
+    <col min="7171" max="7171" width="17.7109375" customWidth="1"/>
+    <col min="7172" max="7172" width="34.7109375" customWidth="1"/>
+    <col min="7173" max="7173" width="26.7109375" customWidth="1"/>
+    <col min="7174" max="7174" width="17.7109375" customWidth="1"/>
+    <col min="7175" max="7175" width="45.7109375" customWidth="1"/>
+    <col min="7176" max="7176" width="6.7109375" customWidth="1"/>
+    <col min="7177" max="7177" width="11.7109375" customWidth="1"/>
+    <col min="7408" max="7408" width="8.7109375" customWidth="1"/>
+    <col min="7409" max="7409" width="36.7109375" customWidth="1"/>
+    <col min="7410" max="7413" width="11.7109375" customWidth="1"/>
+    <col min="7414" max="7414" width="23.7109375" customWidth="1"/>
+    <col min="7415" max="7415" width="32.7109375" customWidth="1"/>
+    <col min="7416" max="7416" width="38.7109375" customWidth="1"/>
+    <col min="7417" max="7418" width="39.7109375" customWidth="1"/>
+    <col min="7419" max="7419" width="16.7109375" customWidth="1"/>
+    <col min="7420" max="7420" width="17.7109375" customWidth="1"/>
     <col min="7421" max="7422" width="3.7109375" customWidth="1"/>
-    <col min="7423" max="7424" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="7676" max="7676" width="22.7109375" customWidth="1"/>
+    <col min="7423" max="7423" width="17.7109375" customWidth="1"/>
+    <col min="7424" max="7424" width="22.7109375" customWidth="1"/>
+    <col min="7425" max="7426" width="3.7109375" customWidth="1"/>
+    <col min="7427" max="7427" width="17.7109375" customWidth="1"/>
+    <col min="7428" max="7428" width="34.7109375" customWidth="1"/>
+    <col min="7429" max="7429" width="26.7109375" customWidth="1"/>
+    <col min="7430" max="7430" width="17.7109375" customWidth="1"/>
+    <col min="7431" max="7431" width="45.7109375" customWidth="1"/>
+    <col min="7432" max="7432" width="6.7109375" customWidth="1"/>
+    <col min="7433" max="7433" width="11.7109375" customWidth="1"/>
+    <col min="7664" max="7664" width="8.7109375" customWidth="1"/>
+    <col min="7665" max="7665" width="36.7109375" customWidth="1"/>
+    <col min="7666" max="7669" width="11.7109375" customWidth="1"/>
+    <col min="7670" max="7670" width="23.7109375" customWidth="1"/>
+    <col min="7671" max="7671" width="32.7109375" customWidth="1"/>
+    <col min="7672" max="7672" width="38.7109375" customWidth="1"/>
+    <col min="7673" max="7674" width="39.7109375" customWidth="1"/>
+    <col min="7675" max="7675" width="16.7109375" customWidth="1"/>
+    <col min="7676" max="7676" width="17.7109375" customWidth="1"/>
     <col min="7677" max="7678" width="3.7109375" customWidth="1"/>
-    <col min="7679" max="7680" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="7932" max="7932" width="22.7109375" customWidth="1"/>
+    <col min="7679" max="7679" width="17.7109375" customWidth="1"/>
+    <col min="7680" max="7680" width="22.7109375" customWidth="1"/>
+    <col min="7681" max="7682" width="3.7109375" customWidth="1"/>
+    <col min="7683" max="7683" width="17.7109375" customWidth="1"/>
+    <col min="7684" max="7684" width="34.7109375" customWidth="1"/>
+    <col min="7685" max="7685" width="26.7109375" customWidth="1"/>
+    <col min="7686" max="7686" width="17.7109375" customWidth="1"/>
+    <col min="7687" max="7687" width="45.7109375" customWidth="1"/>
+    <col min="7688" max="7688" width="6.7109375" customWidth="1"/>
+    <col min="7689" max="7689" width="11.7109375" customWidth="1"/>
+    <col min="7920" max="7920" width="8.7109375" customWidth="1"/>
+    <col min="7921" max="7921" width="36.7109375" customWidth="1"/>
+    <col min="7922" max="7925" width="11.7109375" customWidth="1"/>
+    <col min="7926" max="7926" width="23.7109375" customWidth="1"/>
+    <col min="7927" max="7927" width="32.7109375" customWidth="1"/>
+    <col min="7928" max="7928" width="38.7109375" customWidth="1"/>
+    <col min="7929" max="7930" width="39.7109375" customWidth="1"/>
+    <col min="7931" max="7931" width="16.7109375" customWidth="1"/>
+    <col min="7932" max="7932" width="17.7109375" customWidth="1"/>
     <col min="7933" max="7934" width="3.7109375" customWidth="1"/>
-    <col min="7935" max="7936" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="8188" max="8188" width="22.7109375" customWidth="1"/>
+    <col min="7935" max="7935" width="17.7109375" customWidth="1"/>
+    <col min="7936" max="7936" width="22.7109375" customWidth="1"/>
+    <col min="7937" max="7938" width="3.7109375" customWidth="1"/>
+    <col min="7939" max="7939" width="17.7109375" customWidth="1"/>
+    <col min="7940" max="7940" width="34.7109375" customWidth="1"/>
+    <col min="7941" max="7941" width="26.7109375" customWidth="1"/>
+    <col min="7942" max="7942" width="17.7109375" customWidth="1"/>
+    <col min="7943" max="7943" width="45.7109375" customWidth="1"/>
+    <col min="7944" max="7944" width="6.7109375" customWidth="1"/>
+    <col min="7945" max="7945" width="11.7109375" customWidth="1"/>
+    <col min="8176" max="8176" width="8.7109375" customWidth="1"/>
+    <col min="8177" max="8177" width="36.7109375" customWidth="1"/>
+    <col min="8178" max="8181" width="11.7109375" customWidth="1"/>
+    <col min="8182" max="8182" width="23.7109375" customWidth="1"/>
+    <col min="8183" max="8183" width="32.7109375" customWidth="1"/>
+    <col min="8184" max="8184" width="38.7109375" customWidth="1"/>
+    <col min="8185" max="8186" width="39.7109375" customWidth="1"/>
+    <col min="8187" max="8187" width="16.7109375" customWidth="1"/>
+    <col min="8188" max="8188" width="17.7109375" customWidth="1"/>
     <col min="8189" max="8190" width="3.7109375" customWidth="1"/>
-    <col min="8191" max="8192" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="8444" max="8444" width="22.7109375" customWidth="1"/>
+    <col min="8191" max="8191" width="17.7109375" customWidth="1"/>
+    <col min="8192" max="8192" width="22.7109375" customWidth="1"/>
+    <col min="8193" max="8194" width="3.7109375" customWidth="1"/>
+    <col min="8195" max="8195" width="17.7109375" customWidth="1"/>
+    <col min="8196" max="8196" width="34.7109375" customWidth="1"/>
+    <col min="8197" max="8197" width="26.7109375" customWidth="1"/>
+    <col min="8198" max="8198" width="17.7109375" customWidth="1"/>
+    <col min="8199" max="8199" width="45.7109375" customWidth="1"/>
+    <col min="8200" max="8200" width="6.7109375" customWidth="1"/>
+    <col min="8201" max="8201" width="11.7109375" customWidth="1"/>
+    <col min="8432" max="8432" width="8.7109375" customWidth="1"/>
+    <col min="8433" max="8433" width="36.7109375" customWidth="1"/>
+    <col min="8434" max="8437" width="11.7109375" customWidth="1"/>
+    <col min="8438" max="8438" width="23.7109375" customWidth="1"/>
+    <col min="8439" max="8439" width="32.7109375" customWidth="1"/>
+    <col min="8440" max="8440" width="38.7109375" customWidth="1"/>
+    <col min="8441" max="8442" width="39.7109375" customWidth="1"/>
+    <col min="8443" max="8443" width="16.7109375" customWidth="1"/>
+    <col min="8444" max="8444" width="17.7109375" customWidth="1"/>
     <col min="8445" max="8446" width="3.7109375" customWidth="1"/>
-    <col min="8447" max="8448" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="8700" max="8700" width="22.7109375" customWidth="1"/>
+    <col min="8447" max="8447" width="17.7109375" customWidth="1"/>
+    <col min="8448" max="8448" width="22.7109375" customWidth="1"/>
+    <col min="8449" max="8450" width="3.7109375" customWidth="1"/>
+    <col min="8451" max="8451" width="17.7109375" customWidth="1"/>
+    <col min="8452" max="8452" width="34.7109375" customWidth="1"/>
+    <col min="8453" max="8453" width="26.7109375" customWidth="1"/>
+    <col min="8454" max="8454" width="17.7109375" customWidth="1"/>
+    <col min="8455" max="8455" width="45.7109375" customWidth="1"/>
+    <col min="8456" max="8456" width="6.7109375" customWidth="1"/>
+    <col min="8457" max="8457" width="11.7109375" customWidth="1"/>
+    <col min="8688" max="8688" width="8.7109375" customWidth="1"/>
+    <col min="8689" max="8689" width="36.7109375" customWidth="1"/>
+    <col min="8690" max="8693" width="11.7109375" customWidth="1"/>
+    <col min="8694" max="8694" width="23.7109375" customWidth="1"/>
+    <col min="8695" max="8695" width="32.7109375" customWidth="1"/>
+    <col min="8696" max="8696" width="38.7109375" customWidth="1"/>
+    <col min="8697" max="8698" width="39.7109375" customWidth="1"/>
+    <col min="8699" max="8699" width="16.7109375" customWidth="1"/>
+    <col min="8700" max="8700" width="17.7109375" customWidth="1"/>
     <col min="8701" max="8702" width="3.7109375" customWidth="1"/>
-    <col min="8703" max="8704" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="8956" max="8956" width="22.7109375" customWidth="1"/>
+    <col min="8703" max="8703" width="17.7109375" customWidth="1"/>
+    <col min="8704" max="8704" width="22.7109375" customWidth="1"/>
+    <col min="8705" max="8706" width="3.7109375" customWidth="1"/>
+    <col min="8707" max="8707" width="17.7109375" customWidth="1"/>
+    <col min="8708" max="8708" width="34.7109375" customWidth="1"/>
+    <col min="8709" max="8709" width="26.7109375" customWidth="1"/>
+    <col min="8710" max="8710" width="17.7109375" customWidth="1"/>
+    <col min="8711" max="8711" width="45.7109375" customWidth="1"/>
+    <col min="8712" max="8712" width="6.7109375" customWidth="1"/>
+    <col min="8713" max="8713" width="11.7109375" customWidth="1"/>
+    <col min="8944" max="8944" width="8.7109375" customWidth="1"/>
+    <col min="8945" max="8945" width="36.7109375" customWidth="1"/>
+    <col min="8946" max="8949" width="11.7109375" customWidth="1"/>
+    <col min="8950" max="8950" width="23.7109375" customWidth="1"/>
+    <col min="8951" max="8951" width="32.7109375" customWidth="1"/>
+    <col min="8952" max="8952" width="38.7109375" customWidth="1"/>
+    <col min="8953" max="8954" width="39.7109375" customWidth="1"/>
+    <col min="8955" max="8955" width="16.7109375" customWidth="1"/>
+    <col min="8956" max="8956" width="17.7109375" customWidth="1"/>
     <col min="8957" max="8958" width="3.7109375" customWidth="1"/>
-    <col min="8959" max="8960" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="9212" max="9212" width="22.7109375" customWidth="1"/>
+    <col min="8959" max="8959" width="17.7109375" customWidth="1"/>
+    <col min="8960" max="8960" width="22.7109375" customWidth="1"/>
+    <col min="8961" max="8962" width="3.7109375" customWidth="1"/>
+    <col min="8963" max="8963" width="17.7109375" customWidth="1"/>
+    <col min="8964" max="8964" width="34.7109375" customWidth="1"/>
+    <col min="8965" max="8965" width="26.7109375" customWidth="1"/>
+    <col min="8966" max="8966" width="17.7109375" customWidth="1"/>
+    <col min="8967" max="8967" width="45.7109375" customWidth="1"/>
+    <col min="8968" max="8968" width="6.7109375" customWidth="1"/>
+    <col min="8969" max="8969" width="11.7109375" customWidth="1"/>
+    <col min="9200" max="9200" width="8.7109375" customWidth="1"/>
+    <col min="9201" max="9201" width="36.7109375" customWidth="1"/>
+    <col min="9202" max="9205" width="11.7109375" customWidth="1"/>
+    <col min="9206" max="9206" width="23.7109375" customWidth="1"/>
+    <col min="9207" max="9207" width="32.7109375" customWidth="1"/>
+    <col min="9208" max="9208" width="38.7109375" customWidth="1"/>
+    <col min="9209" max="9210" width="39.7109375" customWidth="1"/>
+    <col min="9211" max="9211" width="16.7109375" customWidth="1"/>
+    <col min="9212" max="9212" width="17.7109375" customWidth="1"/>
     <col min="9213" max="9214" width="3.7109375" customWidth="1"/>
-    <col min="9215" max="9216" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="9468" max="9468" width="22.7109375" customWidth="1"/>
+    <col min="9215" max="9215" width="17.7109375" customWidth="1"/>
+    <col min="9216" max="9216" width="22.7109375" customWidth="1"/>
+    <col min="9217" max="9218" width="3.7109375" customWidth="1"/>
+    <col min="9219" max="9219" width="17.7109375" customWidth="1"/>
+    <col min="9220" max="9220" width="34.7109375" customWidth="1"/>
+    <col min="9221" max="9221" width="26.7109375" customWidth="1"/>
+    <col min="9222" max="9222" width="17.7109375" customWidth="1"/>
+    <col min="9223" max="9223" width="45.7109375" customWidth="1"/>
+    <col min="9224" max="9224" width="6.7109375" customWidth="1"/>
+    <col min="9225" max="9225" width="11.7109375" customWidth="1"/>
+    <col min="9456" max="9456" width="8.7109375" customWidth="1"/>
+    <col min="9457" max="9457" width="36.7109375" customWidth="1"/>
+    <col min="9458" max="9461" width="11.7109375" customWidth="1"/>
+    <col min="9462" max="9462" width="23.7109375" customWidth="1"/>
+    <col min="9463" max="9463" width="32.7109375" customWidth="1"/>
+    <col min="9464" max="9464" width="38.7109375" customWidth="1"/>
+    <col min="9465" max="9466" width="39.7109375" customWidth="1"/>
+    <col min="9467" max="9467" width="16.7109375" customWidth="1"/>
+    <col min="9468" max="9468" width="17.7109375" customWidth="1"/>
     <col min="9469" max="9470" width="3.7109375" customWidth="1"/>
-    <col min="9471" max="9472" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="9724" max="9724" width="22.7109375" customWidth="1"/>
+    <col min="9471" max="9471" width="17.7109375" customWidth="1"/>
+    <col min="9472" max="9472" width="22.7109375" customWidth="1"/>
+    <col min="9473" max="9474" width="3.7109375" customWidth="1"/>
+    <col min="9475" max="9475" width="17.7109375" customWidth="1"/>
+    <col min="9476" max="9476" width="34.7109375" customWidth="1"/>
+    <col min="9477" max="9477" width="26.7109375" customWidth="1"/>
+    <col min="9478" max="9478" width="17.7109375" customWidth="1"/>
+    <col min="9479" max="9479" width="45.7109375" customWidth="1"/>
+    <col min="9480" max="9480" width="6.7109375" customWidth="1"/>
+    <col min="9481" max="9481" width="11.7109375" customWidth="1"/>
+    <col min="9712" max="9712" width="8.7109375" customWidth="1"/>
+    <col min="9713" max="9713" width="36.7109375" customWidth="1"/>
+    <col min="9714" max="9717" width="11.7109375" customWidth="1"/>
+    <col min="9718" max="9718" width="23.7109375" customWidth="1"/>
+    <col min="9719" max="9719" width="32.7109375" customWidth="1"/>
+    <col min="9720" max="9720" width="38.7109375" customWidth="1"/>
+    <col min="9721" max="9722" width="39.7109375" customWidth="1"/>
+    <col min="9723" max="9723" width="16.7109375" customWidth="1"/>
+    <col min="9724" max="9724" width="17.7109375" customWidth="1"/>
     <col min="9725" max="9726" width="3.7109375" customWidth="1"/>
-    <col min="9727" max="9728" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="9980" max="9980" width="22.7109375" customWidth="1"/>
+    <col min="9727" max="9727" width="17.7109375" customWidth="1"/>
+    <col min="9728" max="9728" width="22.7109375" customWidth="1"/>
+    <col min="9729" max="9730" width="3.7109375" customWidth="1"/>
+    <col min="9731" max="9731" width="17.7109375" customWidth="1"/>
+    <col min="9732" max="9732" width="34.7109375" customWidth="1"/>
+    <col min="9733" max="9733" width="26.7109375" customWidth="1"/>
+    <col min="9734" max="9734" width="17.7109375" customWidth="1"/>
+    <col min="9735" max="9735" width="45.7109375" customWidth="1"/>
+    <col min="9736" max="9736" width="6.7109375" customWidth="1"/>
+    <col min="9737" max="9737" width="11.7109375" customWidth="1"/>
+    <col min="9968" max="9968" width="8.7109375" customWidth="1"/>
+    <col min="9969" max="9969" width="36.7109375" customWidth="1"/>
+    <col min="9970" max="9973" width="11.7109375" customWidth="1"/>
+    <col min="9974" max="9974" width="23.7109375" customWidth="1"/>
+    <col min="9975" max="9975" width="32.7109375" customWidth="1"/>
+    <col min="9976" max="9976" width="38.7109375" customWidth="1"/>
+    <col min="9977" max="9978" width="39.7109375" customWidth="1"/>
+    <col min="9979" max="9979" width="16.7109375" customWidth="1"/>
+    <col min="9980" max="9980" width="17.7109375" customWidth="1"/>
     <col min="9981" max="9982" width="3.7109375" customWidth="1"/>
-    <col min="9983" max="9984" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="10236" max="10236" width="22.7109375" customWidth="1"/>
+    <col min="9983" max="9983" width="17.7109375" customWidth="1"/>
+    <col min="9984" max="9984" width="22.7109375" customWidth="1"/>
+    <col min="9985" max="9986" width="3.7109375" customWidth="1"/>
+    <col min="9987" max="9987" width="17.7109375" customWidth="1"/>
+    <col min="9988" max="9988" width="34.7109375" customWidth="1"/>
+    <col min="9989" max="9989" width="26.7109375" customWidth="1"/>
+    <col min="9990" max="9990" width="17.7109375" customWidth="1"/>
+    <col min="9991" max="9991" width="45.7109375" customWidth="1"/>
+    <col min="9992" max="9992" width="6.7109375" customWidth="1"/>
+    <col min="9993" max="9993" width="11.7109375" customWidth="1"/>
+    <col min="10224" max="10224" width="8.7109375" customWidth="1"/>
+    <col min="10225" max="10225" width="36.7109375" customWidth="1"/>
+    <col min="10226" max="10229" width="11.7109375" customWidth="1"/>
+    <col min="10230" max="10230" width="23.7109375" customWidth="1"/>
+    <col min="10231" max="10231" width="32.7109375" customWidth="1"/>
+    <col min="10232" max="10232" width="38.7109375" customWidth="1"/>
+    <col min="10233" max="10234" width="39.7109375" customWidth="1"/>
+    <col min="10235" max="10235" width="16.7109375" customWidth="1"/>
+    <col min="10236" max="10236" width="17.7109375" customWidth="1"/>
     <col min="10237" max="10238" width="3.7109375" customWidth="1"/>
-    <col min="10239" max="10240" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="10492" max="10492" width="22.7109375" customWidth="1"/>
+    <col min="10239" max="10239" width="17.7109375" customWidth="1"/>
+    <col min="10240" max="10240" width="22.7109375" customWidth="1"/>
+    <col min="10241" max="10242" width="3.7109375" customWidth="1"/>
+    <col min="10243" max="10243" width="17.7109375" customWidth="1"/>
+    <col min="10244" max="10244" width="34.7109375" customWidth="1"/>
+    <col min="10245" max="10245" width="26.7109375" customWidth="1"/>
+    <col min="10246" max="10246" width="17.7109375" customWidth="1"/>
+    <col min="10247" max="10247" width="45.7109375" customWidth="1"/>
+    <col min="10248" max="10248" width="6.7109375" customWidth="1"/>
+    <col min="10249" max="10249" width="11.7109375" customWidth="1"/>
+    <col min="10480" max="10480" width="8.7109375" customWidth="1"/>
+    <col min="10481" max="10481" width="36.7109375" customWidth="1"/>
+    <col min="10482" max="10485" width="11.7109375" customWidth="1"/>
+    <col min="10486" max="10486" width="23.7109375" customWidth="1"/>
+    <col min="10487" max="10487" width="32.7109375" customWidth="1"/>
+    <col min="10488" max="10488" width="38.7109375" customWidth="1"/>
+    <col min="10489" max="10490" width="39.7109375" customWidth="1"/>
+    <col min="10491" max="10491" width="16.7109375" customWidth="1"/>
+    <col min="10492" max="10492" width="17.7109375" customWidth="1"/>
     <col min="10493" max="10494" width="3.7109375" customWidth="1"/>
-    <col min="10495" max="10496" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="10748" max="10748" width="22.7109375" customWidth="1"/>
+    <col min="10495" max="10495" width="17.7109375" customWidth="1"/>
+    <col min="10496" max="10496" width="22.7109375" customWidth="1"/>
+    <col min="10497" max="10498" width="3.7109375" customWidth="1"/>
+    <col min="10499" max="10499" width="17.7109375" customWidth="1"/>
+    <col min="10500" max="10500" width="34.7109375" customWidth="1"/>
+    <col min="10501" max="10501" width="26.7109375" customWidth="1"/>
+    <col min="10502" max="10502" width="17.7109375" customWidth="1"/>
+    <col min="10503" max="10503" width="45.7109375" customWidth="1"/>
+    <col min="10504" max="10504" width="6.7109375" customWidth="1"/>
+    <col min="10505" max="10505" width="11.7109375" customWidth="1"/>
+    <col min="10736" max="10736" width="8.7109375" customWidth="1"/>
+    <col min="10737" max="10737" width="36.7109375" customWidth="1"/>
+    <col min="10738" max="10741" width="11.7109375" customWidth="1"/>
+    <col min="10742" max="10742" width="23.7109375" customWidth="1"/>
+    <col min="10743" max="10743" width="32.7109375" customWidth="1"/>
+    <col min="10744" max="10744" width="38.7109375" customWidth="1"/>
+    <col min="10745" max="10746" width="39.7109375" customWidth="1"/>
+    <col min="10747" max="10747" width="16.7109375" customWidth="1"/>
+    <col min="10748" max="10748" width="17.7109375" customWidth="1"/>
     <col min="10749" max="10750" width="3.7109375" customWidth="1"/>
-    <col min="10751" max="10752" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="11004" max="11004" width="22.7109375" customWidth="1"/>
+    <col min="10751" max="10751" width="17.7109375" customWidth="1"/>
+    <col min="10752" max="10752" width="22.7109375" customWidth="1"/>
+    <col min="10753" max="10754" width="3.7109375" customWidth="1"/>
+    <col min="10755" max="10755" width="17.7109375" customWidth="1"/>
+    <col min="10756" max="10756" width="34.7109375" customWidth="1"/>
+    <col min="10757" max="10757" width="26.7109375" customWidth="1"/>
+    <col min="10758" max="10758" width="17.7109375" customWidth="1"/>
+    <col min="10759" max="10759" width="45.7109375" customWidth="1"/>
+    <col min="10760" max="10760" width="6.7109375" customWidth="1"/>
+    <col min="10761" max="10761" width="11.7109375" customWidth="1"/>
+    <col min="10992" max="10992" width="8.7109375" customWidth="1"/>
+    <col min="10993" max="10993" width="36.7109375" customWidth="1"/>
+    <col min="10994" max="10997" width="11.7109375" customWidth="1"/>
+    <col min="10998" max="10998" width="23.7109375" customWidth="1"/>
+    <col min="10999" max="10999" width="32.7109375" customWidth="1"/>
+    <col min="11000" max="11000" width="38.7109375" customWidth="1"/>
+    <col min="11001" max="11002" width="39.7109375" customWidth="1"/>
+    <col min="11003" max="11003" width="16.7109375" customWidth="1"/>
+    <col min="11004" max="11004" width="17.7109375" customWidth="1"/>
     <col min="11005" max="11006" width="3.7109375" customWidth="1"/>
-    <col min="11007" max="11008" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="11260" max="11260" width="22.7109375" customWidth="1"/>
+    <col min="11007" max="11007" width="17.7109375" customWidth="1"/>
+    <col min="11008" max="11008" width="22.7109375" customWidth="1"/>
+    <col min="11009" max="11010" width="3.7109375" customWidth="1"/>
+    <col min="11011" max="11011" width="17.7109375" customWidth="1"/>
+    <col min="11012" max="11012" width="34.7109375" customWidth="1"/>
+    <col min="11013" max="11013" width="26.7109375" customWidth="1"/>
+    <col min="11014" max="11014" width="17.7109375" customWidth="1"/>
+    <col min="11015" max="11015" width="45.7109375" customWidth="1"/>
+    <col min="11016" max="11016" width="6.7109375" customWidth="1"/>
+    <col min="11017" max="11017" width="11.7109375" customWidth="1"/>
+    <col min="11248" max="11248" width="8.7109375" customWidth="1"/>
+    <col min="11249" max="11249" width="36.7109375" customWidth="1"/>
+    <col min="11250" max="11253" width="11.7109375" customWidth="1"/>
+    <col min="11254" max="11254" width="23.7109375" customWidth="1"/>
+    <col min="11255" max="11255" width="32.7109375" customWidth="1"/>
+    <col min="11256" max="11256" width="38.7109375" customWidth="1"/>
+    <col min="11257" max="11258" width="39.7109375" customWidth="1"/>
+    <col min="11259" max="11259" width="16.7109375" customWidth="1"/>
+    <col min="11260" max="11260" width="17.7109375" customWidth="1"/>
     <col min="11261" max="11262" width="3.7109375" customWidth="1"/>
-    <col min="11263" max="11264" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="11516" max="11516" width="22.7109375" customWidth="1"/>
+    <col min="11263" max="11263" width="17.7109375" customWidth="1"/>
+    <col min="11264" max="11264" width="22.7109375" customWidth="1"/>
+    <col min="11265" max="11266" width="3.7109375" customWidth="1"/>
+    <col min="11267" max="11267" width="17.7109375" customWidth="1"/>
+    <col min="11268" max="11268" width="34.7109375" customWidth="1"/>
+    <col min="11269" max="11269" width="26.7109375" customWidth="1"/>
+    <col min="11270" max="11270" width="17.7109375" customWidth="1"/>
+    <col min="11271" max="11271" width="45.7109375" customWidth="1"/>
+    <col min="11272" max="11272" width="6.7109375" customWidth="1"/>
+    <col min="11273" max="11273" width="11.7109375" customWidth="1"/>
+    <col min="11504" max="11504" width="8.7109375" customWidth="1"/>
+    <col min="11505" max="11505" width="36.7109375" customWidth="1"/>
+    <col min="11506" max="11509" width="11.7109375" customWidth="1"/>
+    <col min="11510" max="11510" width="23.7109375" customWidth="1"/>
+    <col min="11511" max="11511" width="32.7109375" customWidth="1"/>
+    <col min="11512" max="11512" width="38.7109375" customWidth="1"/>
+    <col min="11513" max="11514" width="39.7109375" customWidth="1"/>
+    <col min="11515" max="11515" width="16.7109375" customWidth="1"/>
+    <col min="11516" max="11516" width="17.7109375" customWidth="1"/>
     <col min="11517" max="11518" width="3.7109375" customWidth="1"/>
-    <col min="11519" max="11520" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="11772" max="11772" width="22.7109375" customWidth="1"/>
+    <col min="11519" max="11519" width="17.7109375" customWidth="1"/>
+    <col min="11520" max="11520" width="22.7109375" customWidth="1"/>
+    <col min="11521" max="11522" width="3.7109375" customWidth="1"/>
+    <col min="11523" max="11523" width="17.7109375" customWidth="1"/>
+    <col min="11524" max="11524" width="34.7109375" customWidth="1"/>
+    <col min="11525" max="11525" width="26.7109375" customWidth="1"/>
+    <col min="11526" max="11526" width="17.7109375" customWidth="1"/>
+    <col min="11527" max="11527" width="45.7109375" customWidth="1"/>
+    <col min="11528" max="11528" width="6.7109375" customWidth="1"/>
+    <col min="11529" max="11529" width="11.7109375" customWidth="1"/>
+    <col min="11760" max="11760" width="8.7109375" customWidth="1"/>
+    <col min="11761" max="11761" width="36.7109375" customWidth="1"/>
+    <col min="11762" max="11765" width="11.7109375" customWidth="1"/>
+    <col min="11766" max="11766" width="23.7109375" customWidth="1"/>
+    <col min="11767" max="11767" width="32.7109375" customWidth="1"/>
+    <col min="11768" max="11768" width="38.7109375" customWidth="1"/>
+    <col min="11769" max="11770" width="39.7109375" customWidth="1"/>
+    <col min="11771" max="11771" width="16.7109375" customWidth="1"/>
+    <col min="11772" max="11772" width="17.7109375" customWidth="1"/>
     <col min="11773" max="11774" width="3.7109375" customWidth="1"/>
-    <col min="11775" max="11776" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="12028" max="12028" width="22.7109375" customWidth="1"/>
+    <col min="11775" max="11775" width="17.7109375" customWidth="1"/>
+    <col min="11776" max="11776" width="22.7109375" customWidth="1"/>
+    <col min="11777" max="11778" width="3.7109375" customWidth="1"/>
+    <col min="11779" max="11779" width="17.7109375" customWidth="1"/>
+    <col min="11780" max="11780" width="34.7109375" customWidth="1"/>
+    <col min="11781" max="11781" width="26.7109375" customWidth="1"/>
+    <col min="11782" max="11782" width="17.7109375" customWidth="1"/>
+    <col min="11783" max="11783" width="45.7109375" customWidth="1"/>
+    <col min="11784" max="11784" width="6.7109375" customWidth="1"/>
+    <col min="11785" max="11785" width="11.7109375" customWidth="1"/>
+    <col min="12016" max="12016" width="8.7109375" customWidth="1"/>
+    <col min="12017" max="12017" width="36.7109375" customWidth="1"/>
+    <col min="12018" max="12021" width="11.7109375" customWidth="1"/>
+    <col min="12022" max="12022" width="23.7109375" customWidth="1"/>
+    <col min="12023" max="12023" width="32.7109375" customWidth="1"/>
+    <col min="12024" max="12024" width="38.7109375" customWidth="1"/>
+    <col min="12025" max="12026" width="39.7109375" customWidth="1"/>
+    <col min="12027" max="12027" width="16.7109375" customWidth="1"/>
+    <col min="12028" max="12028" width="17.7109375" customWidth="1"/>
     <col min="12029" max="12030" width="3.7109375" customWidth="1"/>
-    <col min="12031" max="12032" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="12284" max="12284" width="22.7109375" customWidth="1"/>
+    <col min="12031" max="12031" width="17.7109375" customWidth="1"/>
+    <col min="12032" max="12032" width="22.7109375" customWidth="1"/>
+    <col min="12033" max="12034" width="3.7109375" customWidth="1"/>
+    <col min="12035" max="12035" width="17.7109375" customWidth="1"/>
+    <col min="12036" max="12036" width="34.7109375" customWidth="1"/>
+    <col min="12037" max="12037" width="26.7109375" customWidth="1"/>
+    <col min="12038" max="12038" width="17.7109375" customWidth="1"/>
+    <col min="12039" max="12039" width="45.7109375" customWidth="1"/>
+    <col min="12040" max="12040" width="6.7109375" customWidth="1"/>
+    <col min="12041" max="12041" width="11.7109375" customWidth="1"/>
+    <col min="12272" max="12272" width="8.7109375" customWidth="1"/>
+    <col min="12273" max="12273" width="36.7109375" customWidth="1"/>
+    <col min="12274" max="12277" width="11.7109375" customWidth="1"/>
+    <col min="12278" max="12278" width="23.7109375" customWidth="1"/>
+    <col min="12279" max="12279" width="32.7109375" customWidth="1"/>
+    <col min="12280" max="12280" width="38.7109375" customWidth="1"/>
+    <col min="12281" max="12282" width="39.7109375" customWidth="1"/>
+    <col min="12283" max="12283" width="16.7109375" customWidth="1"/>
+    <col min="12284" max="12284" width="17.7109375" customWidth="1"/>
     <col min="12285" max="12286" width="3.7109375" customWidth="1"/>
-    <col min="12287" max="12288" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="12540" max="12540" width="22.7109375" customWidth="1"/>
+    <col min="12287" max="12287" width="17.7109375" customWidth="1"/>
+    <col min="12288" max="12288" width="22.7109375" customWidth="1"/>
+    <col min="12289" max="12290" width="3.7109375" customWidth="1"/>
+    <col min="12291" max="12291" width="17.7109375" customWidth="1"/>
+    <col min="12292" max="12292" width="34.7109375" customWidth="1"/>
+    <col min="12293" max="12293" width="26.7109375" customWidth="1"/>
+    <col min="12294" max="12294" width="17.7109375" customWidth="1"/>
+    <col min="12295" max="12295" width="45.7109375" customWidth="1"/>
+    <col min="12296" max="12296" width="6.7109375" customWidth="1"/>
+    <col min="12297" max="12297" width="11.7109375" customWidth="1"/>
+    <col min="12528" max="12528" width="8.7109375" customWidth="1"/>
+    <col min="12529" max="12529" width="36.7109375" customWidth="1"/>
+    <col min="12530" max="12533" width="11.7109375" customWidth="1"/>
+    <col min="12534" max="12534" width="23.7109375" customWidth="1"/>
+    <col min="12535" max="12535" width="32.7109375" customWidth="1"/>
+    <col min="12536" max="12536" width="38.7109375" customWidth="1"/>
+    <col min="12537" max="12538" width="39.7109375" customWidth="1"/>
+    <col min="12539" max="12539" width="16.7109375" customWidth="1"/>
+    <col min="12540" max="12540" width="17.7109375" customWidth="1"/>
     <col min="12541" max="12542" width="3.7109375" customWidth="1"/>
-    <col min="12543" max="12544" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="12796" max="12796" width="22.7109375" customWidth="1"/>
+    <col min="12543" max="12543" width="17.7109375" customWidth="1"/>
+    <col min="12544" max="12544" width="22.7109375" customWidth="1"/>
+    <col min="12545" max="12546" width="3.7109375" customWidth="1"/>
+    <col min="12547" max="12547" width="17.7109375" customWidth="1"/>
+    <col min="12548" max="12548" width="34.7109375" customWidth="1"/>
+    <col min="12549" max="12549" width="26.7109375" customWidth="1"/>
+    <col min="12550" max="12550" width="17.7109375" customWidth="1"/>
+    <col min="12551" max="12551" width="45.7109375" customWidth="1"/>
+    <col min="12552" max="12552" width="6.7109375" customWidth="1"/>
+    <col min="12553" max="12553" width="11.7109375" customWidth="1"/>
+    <col min="12784" max="12784" width="8.7109375" customWidth="1"/>
+    <col min="12785" max="12785" width="36.7109375" customWidth="1"/>
+    <col min="12786" max="12789" width="11.7109375" customWidth="1"/>
+    <col min="12790" max="12790" width="23.7109375" customWidth="1"/>
+    <col min="12791" max="12791" width="32.7109375" customWidth="1"/>
+    <col min="12792" max="12792" width="38.7109375" customWidth="1"/>
+    <col min="12793" max="12794" width="39.7109375" customWidth="1"/>
+    <col min="12795" max="12795" width="16.7109375" customWidth="1"/>
+    <col min="12796" max="12796" width="17.7109375" customWidth="1"/>
     <col min="12797" max="12798" width="3.7109375" customWidth="1"/>
-    <col min="12799" max="12800" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="13052" max="13052" width="22.7109375" customWidth="1"/>
+    <col min="12799" max="12799" width="17.7109375" customWidth="1"/>
+    <col min="12800" max="12800" width="22.7109375" customWidth="1"/>
+    <col min="12801" max="12802" width="3.7109375" customWidth="1"/>
+    <col min="12803" max="12803" width="17.7109375" customWidth="1"/>
+    <col min="12804" max="12804" width="34.7109375" customWidth="1"/>
+    <col min="12805" max="12805" width="26.7109375" customWidth="1"/>
+    <col min="12806" max="12806" width="17.7109375" customWidth="1"/>
+    <col min="12807" max="12807" width="45.7109375" customWidth="1"/>
+    <col min="12808" max="12808" width="6.7109375" customWidth="1"/>
+    <col min="12809" max="12809" width="11.7109375" customWidth="1"/>
+    <col min="13040" max="13040" width="8.7109375" customWidth="1"/>
+    <col min="13041" max="13041" width="36.7109375" customWidth="1"/>
+    <col min="13042" max="13045" width="11.7109375" customWidth="1"/>
+    <col min="13046" max="13046" width="23.7109375" customWidth="1"/>
+    <col min="13047" max="13047" width="32.7109375" customWidth="1"/>
+    <col min="13048" max="13048" width="38.7109375" customWidth="1"/>
+    <col min="13049" max="13050" width="39.7109375" customWidth="1"/>
+    <col min="13051" max="13051" width="16.7109375" customWidth="1"/>
+    <col min="13052" max="13052" width="17.7109375" customWidth="1"/>
     <col min="13053" max="13054" width="3.7109375" customWidth="1"/>
-    <col min="13055" max="13056" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="13308" max="13308" width="22.7109375" customWidth="1"/>
+    <col min="13055" max="13055" width="17.7109375" customWidth="1"/>
+    <col min="13056" max="13056" width="22.7109375" customWidth="1"/>
+    <col min="13057" max="13058" width="3.7109375" customWidth="1"/>
+    <col min="13059" max="13059" width="17.7109375" customWidth="1"/>
+    <col min="13060" max="13060" width="34.7109375" customWidth="1"/>
+    <col min="13061" max="13061" width="26.7109375" customWidth="1"/>
+    <col min="13062" max="13062" width="17.7109375" customWidth="1"/>
+    <col min="13063" max="13063" width="45.7109375" customWidth="1"/>
+    <col min="13064" max="13064" width="6.7109375" customWidth="1"/>
+    <col min="13065" max="13065" width="11.7109375" customWidth="1"/>
+    <col min="13296" max="13296" width="8.7109375" customWidth="1"/>
+    <col min="13297" max="13297" width="36.7109375" customWidth="1"/>
+    <col min="13298" max="13301" width="11.7109375" customWidth="1"/>
+    <col min="13302" max="13302" width="23.7109375" customWidth="1"/>
+    <col min="13303" max="13303" width="32.7109375" customWidth="1"/>
+    <col min="13304" max="13304" width="38.7109375" customWidth="1"/>
+    <col min="13305" max="13306" width="39.7109375" customWidth="1"/>
+    <col min="13307" max="13307" width="16.7109375" customWidth="1"/>
+    <col min="13308" max="13308" width="17.7109375" customWidth="1"/>
     <col min="13309" max="13310" width="3.7109375" customWidth="1"/>
-    <col min="13311" max="13312" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="13564" max="13564" width="22.7109375" customWidth="1"/>
+    <col min="13311" max="13311" width="17.7109375" customWidth="1"/>
+    <col min="13312" max="13312" width="22.7109375" customWidth="1"/>
+    <col min="13313" max="13314" width="3.7109375" customWidth="1"/>
+    <col min="13315" max="13315" width="17.7109375" customWidth="1"/>
+    <col min="13316" max="13316" width="34.7109375" customWidth="1"/>
+    <col min="13317" max="13317" width="26.7109375" customWidth="1"/>
+    <col min="13318" max="13318" width="17.7109375" customWidth="1"/>
+    <col min="13319" max="13319" width="45.7109375" customWidth="1"/>
+    <col min="13320" max="13320" width="6.7109375" customWidth="1"/>
+    <col min="13321" max="13321" width="11.7109375" customWidth="1"/>
+    <col min="13552" max="13552" width="8.7109375" customWidth="1"/>
+    <col min="13553" max="13553" width="36.7109375" customWidth="1"/>
+    <col min="13554" max="13557" width="11.7109375" customWidth="1"/>
+    <col min="13558" max="13558" width="23.7109375" customWidth="1"/>
+    <col min="13559" max="13559" width="32.7109375" customWidth="1"/>
+    <col min="13560" max="13560" width="38.7109375" customWidth="1"/>
+    <col min="13561" max="13562" width="39.7109375" customWidth="1"/>
+    <col min="13563" max="13563" width="16.7109375" customWidth="1"/>
+    <col min="13564" max="13564" width="17.7109375" customWidth="1"/>
     <col min="13565" max="13566" width="3.7109375" customWidth="1"/>
-    <col min="13567" max="13568" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="13820" max="13820" width="22.7109375" customWidth="1"/>
+    <col min="13567" max="13567" width="17.7109375" customWidth="1"/>
+    <col min="13568" max="13568" width="22.7109375" customWidth="1"/>
+    <col min="13569" max="13570" width="3.7109375" customWidth="1"/>
+    <col min="13571" max="13571" width="17.7109375" customWidth="1"/>
+    <col min="13572" max="13572" width="34.7109375" customWidth="1"/>
+    <col min="13573" max="13573" width="26.7109375" customWidth="1"/>
+    <col min="13574" max="13574" width="17.7109375" customWidth="1"/>
+    <col min="13575" max="13575" width="45.7109375" customWidth="1"/>
+    <col min="13576" max="13576" width="6.7109375" customWidth="1"/>
+    <col min="13577" max="13577" width="11.7109375" customWidth="1"/>
+    <col min="13808" max="13808" width="8.7109375" customWidth="1"/>
+    <col min="13809" max="13809" width="36.7109375" customWidth="1"/>
+    <col min="13810" max="13813" width="11.7109375" customWidth="1"/>
+    <col min="13814" max="13814" width="23.7109375" customWidth="1"/>
+    <col min="13815" max="13815" width="32.7109375" customWidth="1"/>
+    <col min="13816" max="13816" width="38.7109375" customWidth="1"/>
+    <col min="13817" max="13818" width="39.7109375" customWidth="1"/>
+    <col min="13819" max="13819" width="16.7109375" customWidth="1"/>
+    <col min="13820" max="13820" width="17.7109375" customWidth="1"/>
     <col min="13821" max="13822" width="3.7109375" customWidth="1"/>
-    <col min="13823" max="13824" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="14076" max="14076" width="22.7109375" customWidth="1"/>
+    <col min="13823" max="13823" width="17.7109375" customWidth="1"/>
+    <col min="13824" max="13824" width="22.7109375" customWidth="1"/>
+    <col min="13825" max="13826" width="3.7109375" customWidth="1"/>
+    <col min="13827" max="13827" width="17.7109375" customWidth="1"/>
+    <col min="13828" max="13828" width="34.7109375" customWidth="1"/>
+    <col min="13829" max="13829" width="26.7109375" customWidth="1"/>
+    <col min="13830" max="13830" width="17.7109375" customWidth="1"/>
+    <col min="13831" max="13831" width="45.7109375" customWidth="1"/>
+    <col min="13832" max="13832" width="6.7109375" customWidth="1"/>
+    <col min="13833" max="13833" width="11.7109375" customWidth="1"/>
+    <col min="14064" max="14064" width="8.7109375" customWidth="1"/>
+    <col min="14065" max="14065" width="36.7109375" customWidth="1"/>
+    <col min="14066" max="14069" width="11.7109375" customWidth="1"/>
+    <col min="14070" max="14070" width="23.7109375" customWidth="1"/>
+    <col min="14071" max="14071" width="32.7109375" customWidth="1"/>
+    <col min="14072" max="14072" width="38.7109375" customWidth="1"/>
+    <col min="14073" max="14074" width="39.7109375" customWidth="1"/>
+    <col min="14075" max="14075" width="16.7109375" customWidth="1"/>
+    <col min="14076" max="14076" width="17.7109375" customWidth="1"/>
     <col min="14077" max="14078" width="3.7109375" customWidth="1"/>
-    <col min="14079" max="14080" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="14332" max="14332" width="22.7109375" customWidth="1"/>
+    <col min="14079" max="14079" width="17.7109375" customWidth="1"/>
+    <col min="14080" max="14080" width="22.7109375" customWidth="1"/>
+    <col min="14081" max="14082" width="3.7109375" customWidth="1"/>
+    <col min="14083" max="14083" width="17.7109375" customWidth="1"/>
+    <col min="14084" max="14084" width="34.7109375" customWidth="1"/>
+    <col min="14085" max="14085" width="26.7109375" customWidth="1"/>
+    <col min="14086" max="14086" width="17.7109375" customWidth="1"/>
+    <col min="14087" max="14087" width="45.7109375" customWidth="1"/>
+    <col min="14088" max="14088" width="6.7109375" customWidth="1"/>
+    <col min="14089" max="14089" width="11.7109375" customWidth="1"/>
+    <col min="14320" max="14320" width="8.7109375" customWidth="1"/>
+    <col min="14321" max="14321" width="36.7109375" customWidth="1"/>
+    <col min="14322" max="14325" width="11.7109375" customWidth="1"/>
+    <col min="14326" max="14326" width="23.7109375" customWidth="1"/>
+    <col min="14327" max="14327" width="32.7109375" customWidth="1"/>
+    <col min="14328" max="14328" width="38.7109375" customWidth="1"/>
+    <col min="14329" max="14330" width="39.7109375" customWidth="1"/>
+    <col min="14331" max="14331" width="16.7109375" customWidth="1"/>
+    <col min="14332" max="14332" width="17.7109375" customWidth="1"/>
     <col min="14333" max="14334" width="3.7109375" customWidth="1"/>
-    <col min="14335" max="14336" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="14588" max="14588" width="22.7109375" customWidth="1"/>
+    <col min="14335" max="14335" width="17.7109375" customWidth="1"/>
+    <col min="14336" max="14336" width="22.7109375" customWidth="1"/>
+    <col min="14337" max="14338" width="3.7109375" customWidth="1"/>
+    <col min="14339" max="14339" width="17.7109375" customWidth="1"/>
+    <col min="14340" max="14340" width="34.7109375" customWidth="1"/>
+    <col min="14341" max="14341" width="26.7109375" customWidth="1"/>
+    <col min="14342" max="14342" width="17.7109375" customWidth="1"/>
+    <col min="14343" max="14343" width="45.7109375" customWidth="1"/>
+    <col min="14344" max="14344" width="6.7109375" customWidth="1"/>
+    <col min="14345" max="14345" width="11.7109375" customWidth="1"/>
+    <col min="14576" max="14576" width="8.7109375" customWidth="1"/>
+    <col min="14577" max="14577" width="36.7109375" customWidth="1"/>
+    <col min="14578" max="14581" width="11.7109375" customWidth="1"/>
+    <col min="14582" max="14582" width="23.7109375" customWidth="1"/>
+    <col min="14583" max="14583" width="32.7109375" customWidth="1"/>
+    <col min="14584" max="14584" width="38.7109375" customWidth="1"/>
+    <col min="14585" max="14586" width="39.7109375" customWidth="1"/>
+    <col min="14587" max="14587" width="16.7109375" customWidth="1"/>
+    <col min="14588" max="14588" width="17.7109375" customWidth="1"/>
     <col min="14589" max="14590" width="3.7109375" customWidth="1"/>
-    <col min="14591" max="14592" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="14844" max="14844" width="22.7109375" customWidth="1"/>
+    <col min="14591" max="14591" width="17.7109375" customWidth="1"/>
+    <col min="14592" max="14592" width="22.7109375" customWidth="1"/>
+    <col min="14593" max="14594" width="3.7109375" customWidth="1"/>
+    <col min="14595" max="14595" width="17.7109375" customWidth="1"/>
+    <col min="14596" max="14596" width="34.7109375" customWidth="1"/>
+    <col min="14597" max="14597" width="26.7109375" customWidth="1"/>
+    <col min="14598" max="14598" width="17.7109375" customWidth="1"/>
+    <col min="14599" max="14599" width="45.7109375" customWidth="1"/>
+    <col min="14600" max="14600" width="6.7109375" customWidth="1"/>
+    <col min="14601" max="14601" width="11.7109375" customWidth="1"/>
+    <col min="14832" max="14832" width="8.7109375" customWidth="1"/>
+    <col min="14833" max="14833" width="36.7109375" customWidth="1"/>
+    <col min="14834" max="14837" width="11.7109375" customWidth="1"/>
+    <col min="14838" max="14838" width="23.7109375" customWidth="1"/>
+    <col min="14839" max="14839" width="32.7109375" customWidth="1"/>
+    <col min="14840" max="14840" width="38.7109375" customWidth="1"/>
+    <col min="14841" max="14842" width="39.7109375" customWidth="1"/>
+    <col min="14843" max="14843" width="16.7109375" customWidth="1"/>
+    <col min="14844" max="14844" width="17.7109375" customWidth="1"/>
     <col min="14845" max="14846" width="3.7109375" customWidth="1"/>
-    <col min="14847" max="14848" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="15100" max="15100" width="22.7109375" customWidth="1"/>
+    <col min="14847" max="14847" width="17.7109375" customWidth="1"/>
+    <col min="14848" max="14848" width="22.7109375" customWidth="1"/>
+    <col min="14849" max="14850" width="3.7109375" customWidth="1"/>
+    <col min="14851" max="14851" width="17.7109375" customWidth="1"/>
+    <col min="14852" max="14852" width="34.7109375" customWidth="1"/>
+    <col min="14853" max="14853" width="26.7109375" customWidth="1"/>
+    <col min="14854" max="14854" width="17.7109375" customWidth="1"/>
+    <col min="14855" max="14855" width="45.7109375" customWidth="1"/>
+    <col min="14856" max="14856" width="6.7109375" customWidth="1"/>
+    <col min="14857" max="14857" width="11.7109375" customWidth="1"/>
+    <col min="15088" max="15088" width="8.7109375" customWidth="1"/>
+    <col min="15089" max="15089" width="36.7109375" customWidth="1"/>
+    <col min="15090" max="15093" width="11.7109375" customWidth="1"/>
+    <col min="15094" max="15094" width="23.7109375" customWidth="1"/>
+    <col min="15095" max="15095" width="32.7109375" customWidth="1"/>
+    <col min="15096" max="15096" width="38.7109375" customWidth="1"/>
+    <col min="15097" max="15098" width="39.7109375" customWidth="1"/>
+    <col min="15099" max="15099" width="16.7109375" customWidth="1"/>
+    <col min="15100" max="15100" width="17.7109375" customWidth="1"/>
     <col min="15101" max="15102" width="3.7109375" customWidth="1"/>
-    <col min="15103" max="15104" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="15356" max="15356" width="22.7109375" customWidth="1"/>
+    <col min="15103" max="15103" width="17.7109375" customWidth="1"/>
+    <col min="15104" max="15104" width="22.7109375" customWidth="1"/>
+    <col min="15105" max="15106" width="3.7109375" customWidth="1"/>
+    <col min="15107" max="15107" width="17.7109375" customWidth="1"/>
+    <col min="15108" max="15108" width="34.7109375" customWidth="1"/>
+    <col min="15109" max="15109" width="26.7109375" customWidth="1"/>
+    <col min="15110" max="15110" width="17.7109375" customWidth="1"/>
+    <col min="15111" max="15111" width="45.7109375" customWidth="1"/>
+    <col min="15112" max="15112" width="6.7109375" customWidth="1"/>
+    <col min="15113" max="15113" width="11.7109375" customWidth="1"/>
+    <col min="15344" max="15344" width="8.7109375" customWidth="1"/>
+    <col min="15345" max="15345" width="36.7109375" customWidth="1"/>
+    <col min="15346" max="15349" width="11.7109375" customWidth="1"/>
+    <col min="15350" max="15350" width="23.7109375" customWidth="1"/>
+    <col min="15351" max="15351" width="32.7109375" customWidth="1"/>
+    <col min="15352" max="15352" width="38.7109375" customWidth="1"/>
+    <col min="15353" max="15354" width="39.7109375" customWidth="1"/>
+    <col min="15355" max="15355" width="16.7109375" customWidth="1"/>
+    <col min="15356" max="15356" width="17.7109375" customWidth="1"/>
     <col min="15357" max="15358" width="3.7109375" customWidth="1"/>
-    <col min="15359" max="15360" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="15612" max="15612" width="22.7109375" customWidth="1"/>
+    <col min="15359" max="15359" width="17.7109375" customWidth="1"/>
+    <col min="15360" max="15360" width="22.7109375" customWidth="1"/>
+    <col min="15361" max="15362" width="3.7109375" customWidth="1"/>
+    <col min="15363" max="15363" width="17.7109375" customWidth="1"/>
+    <col min="15364" max="15364" width="34.7109375" customWidth="1"/>
+    <col min="15365" max="15365" width="26.7109375" customWidth="1"/>
+    <col min="15366" max="15366" width="17.7109375" customWidth="1"/>
+    <col min="15367" max="15367" width="45.7109375" customWidth="1"/>
+    <col min="15368" max="15368" width="6.7109375" customWidth="1"/>
+    <col min="15369" max="15369" width="11.7109375" customWidth="1"/>
+    <col min="15600" max="15600" width="8.7109375" customWidth="1"/>
+    <col min="15601" max="15601" width="36.7109375" customWidth="1"/>
+    <col min="15602" max="15605" width="11.7109375" customWidth="1"/>
+    <col min="15606" max="15606" width="23.7109375" customWidth="1"/>
+    <col min="15607" max="15607" width="32.7109375" customWidth="1"/>
+    <col min="15608" max="15608" width="38.7109375" customWidth="1"/>
+    <col min="15609" max="15610" width="39.7109375" customWidth="1"/>
+    <col min="15611" max="15611" width="16.7109375" customWidth="1"/>
+    <col min="15612" max="15612" width="17.7109375" customWidth="1"/>
     <col min="15613" max="15614" width="3.7109375" customWidth="1"/>
-    <col min="15615" max="15616" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="15868" max="15868" width="22.7109375" customWidth="1"/>
+    <col min="15615" max="15615" width="17.7109375" customWidth="1"/>
+    <col min="15616" max="15616" width="22.7109375" customWidth="1"/>
+    <col min="15617" max="15618" width="3.7109375" customWidth="1"/>
+    <col min="15619" max="15619" width="17.7109375" customWidth="1"/>
+    <col min="15620" max="15620" width="34.7109375" customWidth="1"/>
+    <col min="15621" max="15621" width="26.7109375" customWidth="1"/>
+    <col min="15622" max="15622" width="17.7109375" customWidth="1"/>
+    <col min="15623" max="15623" width="45.7109375" customWidth="1"/>
+    <col min="15624" max="15624" width="6.7109375" customWidth="1"/>
+    <col min="15625" max="15625" width="11.7109375" customWidth="1"/>
+    <col min="15856" max="15856" width="8.7109375" customWidth="1"/>
+    <col min="15857" max="15857" width="36.7109375" customWidth="1"/>
+    <col min="15858" max="15861" width="11.7109375" customWidth="1"/>
+    <col min="15862" max="15862" width="23.7109375" customWidth="1"/>
+    <col min="15863" max="15863" width="32.7109375" customWidth="1"/>
+    <col min="15864" max="15864" width="38.7109375" customWidth="1"/>
+    <col min="15865" max="15866" width="39.7109375" customWidth="1"/>
+    <col min="15867" max="15867" width="16.7109375" customWidth="1"/>
+    <col min="15868" max="15868" width="17.7109375" customWidth="1"/>
     <col min="15869" max="15870" width="3.7109375" customWidth="1"/>
-    <col min="15871" max="15872" width="17.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="16124" max="16124" width="22.7109375" customWidth="1"/>
+    <col min="15871" max="15871" width="17.7109375" customWidth="1"/>
+    <col min="15872" max="15872" width="22.7109375" customWidth="1"/>
+    <col min="15873" max="15874" width="3.7109375" customWidth="1"/>
+    <col min="15875" max="15875" width="17.7109375" customWidth="1"/>
+    <col min="15876" max="15876" width="34.7109375" customWidth="1"/>
+    <col min="15877" max="15877" width="26.7109375" customWidth="1"/>
+    <col min="15878" max="15878" width="17.7109375" customWidth="1"/>
+    <col min="15879" max="15879" width="45.7109375" customWidth="1"/>
+    <col min="15880" max="15880" width="6.7109375" customWidth="1"/>
+    <col min="15881" max="15881" width="11.7109375" customWidth="1"/>
+    <col min="16112" max="16112" width="8.7109375" customWidth="1"/>
+    <col min="16113" max="16113" width="36.7109375" customWidth="1"/>
+    <col min="16114" max="16117" width="11.7109375" customWidth="1"/>
+    <col min="16118" max="16118" width="23.7109375" customWidth="1"/>
+    <col min="16119" max="16119" width="32.7109375" customWidth="1"/>
+    <col min="16120" max="16120" width="38.7109375" customWidth="1"/>
+    <col min="16121" max="16122" width="39.7109375" customWidth="1"/>
+    <col min="16123" max="16123" width="16.7109375" customWidth="1"/>
+    <col min="16124" max="16124" width="17.7109375" customWidth="1"/>
     <col min="16125" max="16126" width="3.7109375" customWidth="1"/>
-    <col min="16127" max="16128" width="17.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16133" max="16133" width="11.7109375" customWidth="1"/>
+    <col min="16127" max="16127" width="17.7109375" customWidth="1"/>
+    <col min="16128" max="16128" width="22.7109375" customWidth="1"/>
+    <col min="16129" max="16130" width="3.7109375" customWidth="1"/>
+    <col min="16131" max="16131" width="17.7109375" customWidth="1"/>
+    <col min="16132" max="16132" width="34.7109375" customWidth="1"/>
+    <col min="16133" max="16133" width="26.7109375" customWidth="1"/>
+    <col min="16134" max="16134" width="17.7109375" customWidth="1"/>
+    <col min="16135" max="16135" width="45.7109375" customWidth="1"/>
+    <col min="16136" max="16136" width="6.7109375" customWidth="1"/>
+    <col min="16137" max="16137" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B2" s="3">
         <v>46066</v>
       </c>
       <c r="C2" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D2" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="2" t="s">
+      <c r="B3" s="3">
+        <v>46097</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="3">
+        <v>45444</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="3">
+        <v>46035</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="3">
+        <v>45945</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="3">
+        <v>45705</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="3">
+        <v>45730</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" s="3">
+        <v>45748</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3">
+        <v>45903</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="3">
+        <v>46195</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="3">
+        <v>45551</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="3">
+        <v>45936</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="3">
+        <v>46048</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="3">
+        <v>46127</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="3">
+        <v>46195</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="3">
+        <v>45968</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="3">
+        <v>46065</v>
+      </c>
+      <c r="C18" s="3">
+        <v>46217</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="3">
+        <v>45901</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="3">
+        <v>45939</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="3">
+        <v>46091</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="3">
+        <v>45915</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="3">
+        <v>46054</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="3">
+        <v>45909</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3">
+        <v>46181</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="3">
+        <v>45841</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="3">
+        <v>46055</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="3">
+        <v>45775</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="3">
+        <v>45093</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="E29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" s="3">
+        <v>46048</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E30" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="3">
+        <v>46035</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B32" s="3">
+        <v>45572</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F3" s="4" t="s">
-[...19 lines deleted...]
-      <c r="F4" s="4" t="s">
+      <c r="F32" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="3">
+        <v>46035</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="3">
+        <v>45915</v>
+      </c>
+      <c r="C34" s="3">
+        <v>46203</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
         <v>61</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="B35" s="3">
+        <v>46006</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="5">
-[...188 lines deleted...]
-      <c r="E16" s="4" t="s">
+      <c r="F35" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="4" t="s">
-[...340 lines deleted...]
-        <v>58</v>
+      <c r="G35" s="2" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A2:G33">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UCM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Antonio Sebastián Villariños</dc:creator>
+  <dc:creator>ANTONIO SEBASTIAN VILLARIÑOS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>