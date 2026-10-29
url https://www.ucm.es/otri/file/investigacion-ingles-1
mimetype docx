--- v0 (2026-05-17)
+++ v1 (2026-10-29)
@@ -716,52 +716,50 @@
       </w:r>
       <w:r w:rsidR="00432B29">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>68</w:t>
       </w:r>
       <w:r w:rsidRPr="0092321B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C21A3C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00432B29">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="0092321B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00432B29">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
       <w:r w:rsidRPr="0092321B">
@@ -2106,51 +2104,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092321B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>These payments can be made at the following bank:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FB0240" w14:textId="77777777" w:rsidR="0092321B" w:rsidRPr="0092321B" w:rsidRDefault="0092321B" w:rsidP="0092321B">
       <w:pPr>
         <w:rPr>
-          <w:ins w:id="1" w:author="Eva Carrasco" w:date="2014-03-17T10:05:00Z"/>
+          <w:ins w:id="0" w:author="Eva Carrasco" w:date="2014-03-17T10:05:00Z"/>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C923461" w14:textId="77777777" w:rsidR="0092321B" w:rsidRPr="00715A2C" w:rsidRDefault="00715A2C" w:rsidP="0092321B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715A2C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>CAIXABANK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF05310" w14:textId="77777777" w:rsidR="0092321B" w:rsidRPr="0092321B" w:rsidRDefault="0092321B" w:rsidP="0092321B">
       <w:pPr>
         <w:rPr>
@@ -2563,91 +2561,102 @@
         </w:rPr>
         <w:t>SEVEN. OWNERSHIP OF THE RIGHTS UPON THE RESULTS OF THE RESEARCH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C8BF80" w14:textId="77777777" w:rsidR="0092321B" w:rsidRPr="0092321B" w:rsidRDefault="0092321B" w:rsidP="0092321B">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61677ED2" w14:textId="77777777" w:rsidR="0092321B" w:rsidRPr="0092321B" w:rsidRDefault="0092321B" w:rsidP="0092321B">
+    <w:p w14:paraId="61677ED2" w14:textId="44426D1F" w:rsidR="0092321B" w:rsidRPr="0092321B" w:rsidRDefault="0092321B" w:rsidP="0092321B">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092321B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is expressly agreed that of the intellectual property rights generated as a result of the work, patents, know-how and technology in general developed during the project, 90% will belong to the </w:t>
+        <w:t xml:space="preserve">It is expressly agreed that of the intellectual property rights generated as a result of the work, patents, know-how and technology in general developed during the project, % will belong to the </w:t>
       </w:r>
       <w:r w:rsidR="00E65B15">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="0092321B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ompany and 10% to </w:t>
+        <w:t xml:space="preserve">ompany and </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0092321B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% to </w:t>
       </w:r>
       <w:r w:rsidR="00E65B15">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk86835677"/>
       <w:r w:rsidR="00E65B15">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="0092321B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
@@ -5453,79 +5462,79 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5D8581D7" w14:textId="77777777" w:rsidR="002938FC" w:rsidRDefault="002938FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="67A43167" w14:textId="77777777" w:rsidR="002938FC" w:rsidRDefault="002938FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -5634,50 +5643,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C73459"/>
     <w:rsid w:val="00024866"/>
     <w:rsid w:val="000747B6"/>
     <w:rsid w:val="00082CA6"/>
     <w:rsid w:val="000B5B76"/>
     <w:rsid w:val="00101951"/>
     <w:rsid w:val="00105496"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="00151FF0"/>
     <w:rsid w:val="00171151"/>
     <w:rsid w:val="001719A0"/>
     <w:rsid w:val="00180546"/>
     <w:rsid w:val="001914F6"/>
     <w:rsid w:val="001A224D"/>
     <w:rsid w:val="001A4EFC"/>
     <w:rsid w:val="001C0A44"/>
     <w:rsid w:val="001C2655"/>
+    <w:rsid w:val="001C690E"/>
     <w:rsid w:val="001E6A11"/>
     <w:rsid w:val="00211D19"/>
     <w:rsid w:val="0021484E"/>
     <w:rsid w:val="00273376"/>
     <w:rsid w:val="002938FC"/>
     <w:rsid w:val="00296432"/>
     <w:rsid w:val="002E4E65"/>
     <w:rsid w:val="002F2864"/>
     <w:rsid w:val="0030626E"/>
     <w:rsid w:val="00326BCC"/>
     <w:rsid w:val="003320BD"/>
     <w:rsid w:val="00351277"/>
     <w:rsid w:val="00380AAF"/>
     <w:rsid w:val="00391F56"/>
     <w:rsid w:val="003A6C31"/>
     <w:rsid w:val="003C759E"/>
     <w:rsid w:val="003D0412"/>
     <w:rsid w:val="003D3CDE"/>
     <w:rsid w:val="003E4D63"/>
     <w:rsid w:val="00404D88"/>
     <w:rsid w:val="00432B29"/>
     <w:rsid w:val="00440C73"/>
     <w:rsid w:val="004630F6"/>
     <w:rsid w:val="00475142"/>
     <w:rsid w:val="00482361"/>
@@ -7303,50 +7313,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010067803994F1D00848AD324D7DD57FCC29" ma:contentTypeVersion="8" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="5c53bdb007a3e5d87a76ba4897c9823f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="109695c0-bcf1-4dd6-8231-60c2a7c44736" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="560e5221cf44734d28c6fed7053b4afa" ns3:_="">
     <xsd:import namespace="109695c0-bcf1-4dd6-8231-60c2a7c44736"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="109695c0-bcf1-4dd6-8231-60c2a7c44736" elementFormDefault="qualified">
@@ -7472,137 +7497,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBEFA1D1-2F56-4CC5-A17B-5EACBED3265D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3802F78-9BB5-4B6B-8E1E-D15C7936CF91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="109695c0-bcf1-4dd6-8231-60c2a7c44736"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62806B38-F343-4EEE-8395-3492F2ACCE5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="109695c0-bcf1-4dd6-8231-60c2a7c44736"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1983</Words>
-  <Characters>10908</Characters>
+  <Words>1991</Words>
+  <Characters>10896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>En Madrid, a</vt:lpstr>
       <vt:lpstr>En Madrid, a</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12866</CharactersWithSpaces>
+  <CharactersWithSpaces>12862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>En Madrid, a</dc:title>
   <dc:subject/>
   <dc:creator>FUNDACION</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067803994F1D00848AD324D7DD57FCC29</vt:lpwstr>
   </property>