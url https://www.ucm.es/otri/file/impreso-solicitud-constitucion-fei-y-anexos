--- v0 (2026-08-13)
+++ v1 (2026-11-07)
@@ -2955,51 +2955,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00183A81" w:rsidRPr="00183A81" w:rsidRDefault="00FA6BD2" w:rsidP="00FA6BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(contratación temporal de personal no incluido en las plantillas docentes y de personal de administración y</w:t>
+        <w:t>(contratación de personal no incluido en las plantillas docentes y de personal de administración y</w:t>
       </w:r>
       <w:r w:rsidR="00183A81" w:rsidRPr="00183A81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>servicio de la UCM con cargo a los ingresos derivados de los contratos regulados en el</w:t>
       </w:r>
       <w:r w:rsidR="00183A81" w:rsidRPr="00183A81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
@@ -3069,51 +3069,63 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00183A81" w:rsidRDefault="00183A81" w:rsidP="00183A81">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6BD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………………..………………………..</w:t>
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FA6BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>……………………………………………………..………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA6BD2" w:rsidRPr="0038037C" w:rsidRDefault="00183A81" w:rsidP="00183A81">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6BD2">
@@ -3185,51 +3197,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3863,51 +3875,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00CF0A81" w:rsidRDefault="00CF0A81" w:rsidP="00CF0A81">
           <w:pPr>
             <w:rPr>
               <w:color w:val="222222"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="222222"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Puede consultarla con detalle en nuestra página web:</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00CF0A81" w:rsidRDefault="004E6D32" w:rsidP="00CF0A81">
+        <w:p w:rsidR="00CF0A81" w:rsidRDefault="00673DFE" w:rsidP="00CF0A81">
           <w:pPr>
             <w:rPr>
               <w:color w:val="222222"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
             <w:r w:rsidR="00CF0A81">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="1155CC"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigación.pdf</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="751165919"/>
       <w:docPartObj>
@@ -4355,52 +4367,50 @@
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00FA6BD2" w:rsidRPr="003819B8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CF0A81" w:rsidRPr="003819B8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>73</w:t>
     </w:r>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:p w:rsidR="00FA6BD2" w:rsidRPr="00EA38AE" w:rsidRDefault="00CF0A81" w:rsidP="00FA6BD2">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF0A81">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>https://www.ucm.es/otri/fondos-especificos-de-investigacion</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00FA6BD2" w:rsidRDefault="00FA6BD2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
@@ -4622,147 +4632,148 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A6393"/>
     <w:rsid w:val="000156F4"/>
     <w:rsid w:val="00064141"/>
     <w:rsid w:val="000B1A3E"/>
     <w:rsid w:val="000D524E"/>
     <w:rsid w:val="0012579E"/>
     <w:rsid w:val="00137165"/>
     <w:rsid w:val="00150B9C"/>
     <w:rsid w:val="00183A81"/>
     <w:rsid w:val="00236665"/>
     <w:rsid w:val="00240FD6"/>
     <w:rsid w:val="0027210B"/>
     <w:rsid w:val="00275EB5"/>
     <w:rsid w:val="002A7637"/>
     <w:rsid w:val="002B31FD"/>
     <w:rsid w:val="0038037C"/>
     <w:rsid w:val="003819B8"/>
     <w:rsid w:val="003848A0"/>
     <w:rsid w:val="003A6393"/>
     <w:rsid w:val="00405D25"/>
     <w:rsid w:val="004108A3"/>
     <w:rsid w:val="00497599"/>
     <w:rsid w:val="004E6D32"/>
     <w:rsid w:val="00563BD0"/>
     <w:rsid w:val="00576DE4"/>
     <w:rsid w:val="00586F7D"/>
     <w:rsid w:val="005B2C63"/>
     <w:rsid w:val="005D59CA"/>
     <w:rsid w:val="005E5F39"/>
     <w:rsid w:val="005F0B60"/>
     <w:rsid w:val="006102C2"/>
     <w:rsid w:val="006530FA"/>
+    <w:rsid w:val="00673DFE"/>
     <w:rsid w:val="006E69B5"/>
     <w:rsid w:val="007A7C12"/>
     <w:rsid w:val="007E564D"/>
     <w:rsid w:val="007F32B2"/>
     <w:rsid w:val="0091254B"/>
     <w:rsid w:val="00AA514C"/>
     <w:rsid w:val="00B121AD"/>
     <w:rsid w:val="00B271B3"/>
     <w:rsid w:val="00B62C36"/>
     <w:rsid w:val="00BC71D2"/>
     <w:rsid w:val="00C916A2"/>
     <w:rsid w:val="00CF0A81"/>
     <w:rsid w:val="00E07A8D"/>
     <w:rsid w:val="00E363F9"/>
     <w:rsid w:val="00E429D1"/>
     <w:rsid w:val="00F20E9C"/>
     <w:rsid w:val="00F42136"/>
     <w:rsid w:val="00F92C11"/>
     <w:rsid w:val="00FA6BD2"/>
     <w:rsid w:val="00FB7757"/>
     <w:rsid w:val="00FE3BB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="594EBF98"/>
+  <w14:docId w14:val="0881640E"/>
   <w15:docId w15:val="{3A0DDFD2-552F-4B65-AEEE-C4D2B4F1AD02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5717,66 +5728,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>685</Words>
-  <Characters>3773</Characters>
+  <Words>684</Words>
+  <Characters>3765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4450</CharactersWithSpaces>
+  <CharactersWithSpaces>4441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SOFIA GANCEDO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>