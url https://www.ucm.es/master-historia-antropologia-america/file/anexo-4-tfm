--- v0 (2026-05-28)
+++ v1 (2026-09-06)
@@ -8,2420 +8,5916 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1953566A" w14:textId="4D4DBC10" w:rsidR="00344B95" w:rsidRDefault="001F4C8C" w:rsidP="003770A9">
+    <w:p w14:paraId="35226122" w14:textId="3C92F3AA" w:rsidR="00ED5E0F" w:rsidRPr="009F424D" w:rsidRDefault="001F4C8C" w:rsidP="009F424D">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565A21">
+      <w:r w:rsidRPr="009F424D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEXO </w:t>
+      </w:r>
+      <w:r w:rsidR="00344B95" w:rsidRPr="009F424D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F424D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F424D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">ANEXO </w:t>
-[...17 lines deleted...]
-        <w:t>. PLANTILLA PARA EL INFORME DEL/A TUTOR/A.</w:t>
+        <w:t xml:space="preserve"> PLANTILLA PARA EL INFORME DEL/A TUTOR/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A348C2D" w14:textId="77777777" w:rsidR="00D039B9" w:rsidRPr="00565A21" w:rsidRDefault="00D039B9" w:rsidP="003770A9">
+    <w:p w14:paraId="49300514" w14:textId="4A4023BE" w:rsidR="00D601F9" w:rsidRPr="009F424D" w:rsidRDefault="00D601F9" w:rsidP="00D601F9">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9246" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="284" w:type="dxa"/>
+          <w:top w:w="85" w:type="dxa"/>
           <w:left w:w="142" w:type="dxa"/>
-          <w:bottom w:w="284" w:type="dxa"/>
+          <w:bottom w:w="85" w:type="dxa"/>
           <w:right w:w="142" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9246"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED5E0F" w:rsidRPr="00ED5E0F" w14:paraId="3668F7A1" w14:textId="77777777" w:rsidTr="00ED5E0F">
+      <w:tr w:rsidR="00ED5E0F" w:rsidRPr="009F424D" w14:paraId="3668F7A1" w14:textId="77777777" w:rsidTr="002F035B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="664"/>
+          <w:trHeight w:hRule="exact" w:val="609"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9246" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB3E51A" w14:textId="73F0B0FB" w:rsidR="00ED5E0F" w:rsidRPr="00ED5E0F" w:rsidRDefault="00ED5E0F" w:rsidP="002032DC">
+          <w:p w14:paraId="5EB3E51A" w14:textId="73F0B0FB" w:rsidR="00ED5E0F" w:rsidRPr="009F424D" w:rsidRDefault="00ED5E0F" w:rsidP="009F424D">
             <w:pPr>
               <w:ind w:right="276"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>INFORME DE VALORACIÓN DEL/LA TUTOR/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="32817862" w14:textId="77777777" w:rsidTr="00C009B4">
+      <w:tr w:rsidR="00565A21" w:rsidRPr="009F424D" w14:paraId="32817862" w14:textId="77777777" w:rsidTr="002F035B">
         <w:trPr>
           <w:trHeight w:val="9783"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9246" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="420DC5F8" w14:textId="02942059" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+          <w:p w14:paraId="47DB448B" w14:textId="77777777" w:rsidR="00B95A6C" w:rsidRPr="009F424D" w:rsidRDefault="001F4C8C" w:rsidP="00B95A6C">
             <w:pPr>
               <w:ind w:right="276"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre y apellidos del/</w:t>
             </w:r>
-            <w:r w:rsidR="00344B95" w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidR="00344B95" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> estudiante:</w:t>
-            </w:r>
-[...112 lines deleted...]
-              <w:t>Título del TFM:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8989" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8989"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="5CD62B8C" w14:textId="77777777" w:rsidTr="00344B95">
+            <w:tr w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w14:paraId="7CD7224F" w14:textId="77777777" w:rsidTr="00902854">
               <w:trPr>
                 <w:trHeight w:val="202"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8989" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="42FF7271" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="41E15719" w14:textId="24377E4B" w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w:rsidRDefault="00961D95" w:rsidP="00B95A6C">
                   <w:pPr>
-                    <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:ind w:right="276"/>
-                    <w:jc w:val="both"/>
-[...2 lines deleted...]
-                      <w:b/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Texto1"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:bookmarkStart w:id="0" w:name="Texto1"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="0"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2BBA6DFE" w14:textId="04A2F3C9" w:rsidR="00CA5608" w:rsidRPr="00ED5E0F" w:rsidRDefault="00CA5608" w:rsidP="00CA5608">
+          <w:p w14:paraId="5B85C970" w14:textId="5A9258F0" w:rsidR="00B95A6C" w:rsidRPr="009F424D" w:rsidRDefault="001F4C8C" w:rsidP="002F035B">
             <w:pPr>
-              <w:ind w:right="276"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nombre y apellidos del/la tutor/a:</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="8989" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8989"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w14:paraId="749CE97C" w14:textId="77777777" w:rsidTr="00902854">
+              <w:trPr>
+                <w:trHeight w:val="202"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8989" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="368DAFC5" w14:textId="15D3D7A4" w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w:rsidRDefault="0031292F" w:rsidP="00B95A6C">
+                  <w:pPr>
+                    <w:ind w:right="276"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Texto2"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:bookmarkStart w:id="1" w:name="Texto2"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="1"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="22A12AF8" w14:textId="64E26F9D" w:rsidR="00B95A6C" w:rsidRPr="009F424D" w:rsidRDefault="009F424D" w:rsidP="002F035B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Título del TFM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="8989" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8989"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w14:paraId="699F0769" w14:textId="77777777" w:rsidTr="00902854">
+              <w:trPr>
+                <w:trHeight w:val="202"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8989" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1BFA3A65" w14:textId="7BF8198D" w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w:rsidRDefault="00961D95" w:rsidP="00B95A6C">
+                  <w:pPr>
+                    <w:ind w:right="276"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Texto3"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:bookmarkStart w:id="2" w:name="Texto3"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="2"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2BBA6DFE" w14:textId="44C8120B" w:rsidR="00CA5608" w:rsidRPr="009F424D" w:rsidRDefault="00CA5608" w:rsidP="002F035B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Máster </w:t>
             </w:r>
-            <w:r w:rsidR="00ED5E0F" w:rsidRPr="00ED5E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidR="00ED5E0F" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitario </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED5E0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>en:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8989" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8989"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="522B45FE" w14:textId="77777777" w:rsidTr="00722AFE">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00B95A6C" w14:paraId="522B45FE" w14:textId="77777777" w:rsidTr="00B95A6C">
               <w:trPr>
                 <w:trHeight w:val="202"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8989" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A1A6898" w14:textId="77777777" w:rsidR="00CA5608" w:rsidRPr="00565A21" w:rsidRDefault="00CA5608" w:rsidP="00CA5608">
+                <w:p w14:paraId="2A1A6898" w14:textId="011E9471" w:rsidR="00CA5608" w:rsidRPr="00B95A6C" w:rsidRDefault="00180AE4" w:rsidP="00180AE4">
                   <w:pPr>
-                    <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:ind w:right="276"/>
-                    <w:jc w:val="both"/>
-[...2 lines deleted...]
-                      <w:b/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="00B95A6C">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Máster en Historia y Antropología de América</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1F51732D" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+          <w:p w14:paraId="12BC4C9C" w14:textId="51777ECC" w:rsidR="001F4C8C" w:rsidRPr="009F424D" w:rsidRDefault="00344B95" w:rsidP="002F035B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Se ha firmado documento de aceptación de tutorización:</w:t>
+            </w:r>
+            <w:r w:rsidR="002F035B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SÍ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Marcar2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Marcar2"/>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidR="002F035B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Marcar3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Marcar3"/>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0031292F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="5CD3A62E" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="009F424D" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
             <w:pPr>
               <w:ind w:right="276"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-[...34 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tablaconcuadrcula"/>
               <w:tblW w:w="8785" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+              </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2953"/>
-[...4 lines deleted...]
-              <w:gridCol w:w="1091"/>
+              <w:gridCol w:w="2844"/>
+              <w:gridCol w:w="1188"/>
+              <w:gridCol w:w="1188"/>
+              <w:gridCol w:w="1188"/>
+              <w:gridCol w:w="1188"/>
+              <w:gridCol w:w="1189"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="1ABF3937" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="1ABF3937" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="469"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3E9B24AD" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="004D3497">
+                <w:p w14:paraId="3E9B24AD" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="002F035B" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="002F035B">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>PROCESO DE TUTORIZACIÓN</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="60DAE540" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="60DAE540" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:jc w:val="center"/>
-[...5 lines deleted...]
-                      <w:szCs w:val="18"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="17"/>
+                      <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...5 lines deleted...]
-                      <w:szCs w:val="18"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="17"/>
+                      <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>(Actitud y Trabajo del Estudiante)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4899B160" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="4899B160" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nunca demostrado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4B3683A5" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="4B3683A5" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Escasamente demostrado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="05652DA2" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="05652DA2" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>A veces demostrado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
+                  <w:tcMar>
+                    <w:left w:w="28" w:type="dxa"/>
+                    <w:right w:w="28" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1594476B" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="1594476B" w14:textId="5ECF1E78" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-[...2 lines deleted...]
-                    <w:t>Frecuentemente demostrado</w:t>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Frecuen</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00961D95" w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">temente </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>demostrado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="8496B0" w:themeFill="text2" w:themeFillTint="99"/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="748483BF" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="748483BF" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="00961D95">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
-                      <w:sz w:val="17"/>
-                      <w:szCs w:val="17"/>
+                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Siempre demostrado</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="4146658F" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="4146658F" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="73"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3502AC27" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="3502AC27" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Interés/Iniciativa </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="42931E59" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="42931E59" w14:textId="162D6B53" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...4 lines deleted...]
-                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> </w:instrText>
+                  </w:r>
+                  <w:bookmarkStart w:id="5" w:name="Marcar4"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:bookmarkEnd w:id="5"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="21000F6E" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="21000F6E" w14:textId="15054C51" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1A5CB34C" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="1A5CB34C" w14:textId="60D1DEA5" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="71573742" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="71573742" w14:textId="7671F3BA" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="39EFD836" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="39EFD836" w14:textId="28EA8B98" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="2792CF01" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="2792CF01" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="43"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="44B305E7" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="44B305E7" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Asistencia a tutorías</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="22F6386D" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="22F6386D" w14:textId="34C80807" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5ADF6857" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="5ADF6857" w14:textId="4F6AED2B" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="47B2BB08" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="47B2BB08" w14:textId="6B149252" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2EBDEB30" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="2EBDEB30" w14:textId="0A090B13" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="46F45CA4" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="46F45CA4" w14:textId="2FC799A1" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="01112407" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="01112407" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="186"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="461C2185" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="461C2185" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Dedicación</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="403EC215" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="403EC215" w14:textId="3E51DDEE" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="42A88681" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="42A88681" w14:textId="56D11C86" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="563CEBC3" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="563CEBC3" w14:textId="052A0475" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7A2D7D11" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="7A2D7D11" w14:textId="77D1E612" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3E23DE3A" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="3E23DE3A" w14:textId="513CBCF5" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="4D33E3C9" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="4D33E3C9" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="123"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="099FC290" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="099FC290" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Uso de la metodología</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="50F7D39F" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="50F7D39F" w14:textId="3F47D724" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4E7E60C7" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="4E7E60C7" w14:textId="1E39E6DA" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="61538490" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="61538490" w14:textId="0313D3D8" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5C117315" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="5C117315" w14:textId="760A6F55" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2478E69D" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="2478E69D" w14:textId="5208EEF3" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="20D9ED2A" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="20D9ED2A" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="156"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5AB66C30" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="5AB66C30" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Capacidad de síntesis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="236142EF" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="236142EF" w14:textId="487A7407" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="655187F7" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="655187F7" w14:textId="6D680898" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="03D9F0F7" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="03D9F0F7" w14:textId="48DC3395" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5AFDEC3A" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="5AFDEC3A" w14:textId="242A2D8C" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5A5C4542" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="5A5C4542" w14:textId="5F731AF5" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="63F01547" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="63F01547" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="182"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="636C2538" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="636C2538" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Búsqueda y manejo bibliografía</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="46DCC1B1" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="46DCC1B1" w14:textId="7D66DB2D" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1DFF6FCE" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="1DFF6FCE" w14:textId="3884C75C" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6B70F6C5" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="6B70F6C5" w14:textId="22E1DB43" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="67B7C199" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="67B7C199" w14:textId="4F7DEF9B" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0F8B094A" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="0F8B094A" w14:textId="29B6C8B3" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="353530E1" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="353530E1" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="154"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0C6D23E1" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="0C6D23E1" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Entregas en plazo</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="52063578" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="52063578" w14:textId="584E71E4" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="533E286A" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="533E286A" w14:textId="606458B5" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="12A152F6" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="12A152F6" w14:textId="2655C539" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="51F862C9" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="51F862C9" w14:textId="7A6013A7" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="40F2946F" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="40F2946F" w14:textId="1387E7AC" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="249D9A8A" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="249D9A8A" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="180"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="54A0F750" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="54A0F750" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Estructuración</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3E3C8E28" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="3E3C8E28" w14:textId="7D218CC3" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3426630F" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="3426630F" w14:textId="4D91DE39" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3FB2F7B6" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="3FB2F7B6" w14:textId="01D56EC7" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4FD5E2F9" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="4FD5E2F9" w14:textId="428D2D41" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5B714CD6" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="5B714CD6" w14:textId="12B21E7B" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00565A21" w:rsidRPr="00565A21" w14:paraId="50FD7D73" w14:textId="77777777" w:rsidTr="002032DC">
+            <w:tr w:rsidR="00565A21" w:rsidRPr="00961D95" w14:paraId="50FD7D73" w14:textId="77777777" w:rsidTr="00961D95">
               <w:trPr>
                 <w:trHeight w:val="114"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2953" w:type="dxa"/>
+                  <w:tcW w:w="2844" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
                   <w:noWrap/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4D3E7015" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="4D3E7015" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:r w:rsidRPr="00961D95">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Capacidad de redacción </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6F5EA833" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="6F5EA833" w14:textId="5F95C1B9" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1170" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1D678CD0" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="1D678CD0" w14:textId="09AF60D6" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2891CAC6" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="2891CAC6" w14:textId="177FA746" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1389" w:type="dxa"/>
+                  <w:tcW w:w="1188" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7C1CE525" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="7C1CE525" w14:textId="2DAAF5A6" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1091" w:type="dxa"/>
+                  <w:tcW w:w="1189" w:type="dxa"/>
                   <w:noWrap/>
+                  <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7B8FA6C3" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+                <w:p w14:paraId="7B8FA6C3" w14:textId="4FB0BBBB" w:rsidR="001F4C8C" w:rsidRPr="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
                   <w:pPr>
-                    <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00565A21">
-[...3 lines deleted...]
-                    <w:t> </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Marcar4"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="27C2934C" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+          <w:p w14:paraId="27C2934C" w14:textId="77777777" w:rsidR="001F4C8C" w:rsidRPr="009F424D" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
             <w:pPr>
               <w:ind w:right="276"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46458DCE" w14:textId="3EB26D59" w:rsidR="00344B95" w:rsidRPr="00565A21" w:rsidRDefault="00344B95" w:rsidP="002032DC">
+          <w:p w14:paraId="6F698FD0" w14:textId="77DD3D9E" w:rsidR="00961D95" w:rsidRDefault="00344B95" w:rsidP="00961D95">
             <w:pPr>
               <w:ind w:right="276"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autoriza la presentación del TFM:</w:t>
+            </w:r>
+            <w:r w:rsidR="002F035B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">Autoriza la presentación del TFM: </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>(marque sí o no)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SÍ</w:t>
+            </w:r>
+            <w:r w:rsidR="00961D95" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Marcar2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="002F035B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Marcar3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00961D95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E99A160" w14:textId="116BC33F" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+          <w:p w14:paraId="62AEBD10" w14:textId="6D3FE04A" w:rsidR="00961D95" w:rsidRPr="009F424D" w:rsidRDefault="00961D95" w:rsidP="002F035B">
             <w:pPr>
-              <w:ind w:right="276"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aportaciones a destacar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (del trabajo, propias del/la estudiante)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00565A21">
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62659CB9" w14:textId="79B8CD15" w:rsidR="001F4C8C" w:rsidRPr="00565A21" w:rsidRDefault="001F4C8C" w:rsidP="002032DC">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="8989" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8989"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00961D95" w:rsidRPr="00B95A6C" w14:paraId="35F57B9D" w14:textId="77777777" w:rsidTr="00902854">
+              <w:trPr>
+                <w:trHeight w:val="202"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8989" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6497FDEE" w14:textId="633C0FA5" w:rsidR="00961D95" w:rsidRPr="00B95A6C" w:rsidRDefault="00961D95" w:rsidP="00961D95">
+                  <w:pPr>
+                    <w:ind w:right="276"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Texto3"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="214D0EC1" w14:textId="30AE4E39" w:rsidR="00961D95" w:rsidRPr="009F424D" w:rsidRDefault="00961D95" w:rsidP="002F035B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Otras consideraciones relevantes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="8989" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="57" w:type="dxa"/>
+                <w:bottom w:w="57" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8989"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00961D95" w:rsidRPr="00B95A6C" w14:paraId="23D73AD4" w14:textId="77777777" w:rsidTr="00902854">
+              <w:trPr>
+                <w:trHeight w:val="202"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8989" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="243BC3E7" w14:textId="77777777" w:rsidR="00961D95" w:rsidRPr="00B95A6C" w:rsidRDefault="00961D95" w:rsidP="00961D95">
+                  <w:pPr>
+                    <w:ind w:right="276"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Texto3"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7BDB897B" w14:textId="7576B416" w:rsidR="002F035B" w:rsidRPr="009F424D" w:rsidRDefault="002F035B" w:rsidP="002F035B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="278"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Calificación sugerida (opcional)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Texto4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+          <w:p w14:paraId="7A92896B" w14:textId="77777777" w:rsidR="00961D95" w:rsidRDefault="00961D95" w:rsidP="00961D95">
             <w:pPr>
               <w:ind w:right="276"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565A21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="2619666E" w14:textId="29197A59" w:rsidR="002F035B" w:rsidRDefault="002F035B" w:rsidP="002032DC">
+            <w:pPr>
+              <w:ind w:right="276"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Calificación sugerida (opcional):</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lugar y fecha:</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4C8C" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Texto5"/>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00984469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="1A428AAC" w14:textId="77777777" w:rsidR="002F035B" w:rsidRDefault="002F035B" w:rsidP="002032DC">
+            <w:pPr>
+              <w:ind w:right="276"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E83402" w14:textId="77777777" w:rsidR="002F035B" w:rsidRDefault="002F035B" w:rsidP="002032DC">
+            <w:pPr>
+              <w:ind w:right="276"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C224AE2" w14:textId="77777777" w:rsidR="002F035B" w:rsidRDefault="002F035B" w:rsidP="00E80DB1">
+            <w:pPr>
+              <w:ind w:right="276"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="001F4C8C" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Firma del</w:t>
+            </w:r>
+            <w:r w:rsidR="00344B95" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4C8C" w:rsidRPr="009F424D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tutor/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A05F51B" w14:textId="77777777" w:rsidR="00344B95" w:rsidRPr="00565A21" w:rsidRDefault="00344B95" w:rsidP="002032DC">
+          <w:p w14:paraId="7A734094" w14:textId="2F7D5F40" w:rsidR="00E80DB1" w:rsidRPr="00E80DB1" w:rsidRDefault="00E80DB1" w:rsidP="00E80DB1">
             <w:pPr>
               <w:ind w:right="276"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565A21">
-[...45 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D0A3660" w14:textId="0D64596F" w:rsidR="00027097" w:rsidRPr="00D85439" w:rsidRDefault="00027097" w:rsidP="00D039B9">
+    <w:p w14:paraId="5D0A3660" w14:textId="0D64596F" w:rsidR="00027097" w:rsidRPr="009F424D" w:rsidRDefault="00027097" w:rsidP="00E80DB1">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00027097" w:rsidRPr="00D85439" w:rsidSect="009A16CD">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00027097" w:rsidRPr="009F424D" w:rsidSect="00EE7AB1">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2552" w:right="1701" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E0380E1" w14:textId="77777777" w:rsidR="0038567B" w:rsidRDefault="0038567B" w:rsidP="00F729CD">
+    <w:p w14:paraId="13111FBB" w14:textId="77777777" w:rsidR="000E1AA5" w:rsidRDefault="000E1AA5" w:rsidP="00F729CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CD8953B" w14:textId="77777777" w:rsidR="0038567B" w:rsidRDefault="0038567B" w:rsidP="00F729CD">
+    <w:p w14:paraId="4380E4FF" w14:textId="77777777" w:rsidR="000E1AA5" w:rsidRDefault="000E1AA5" w:rsidP="00F729CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Candara">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FD0BBA3" w14:textId="77777777" w:rsidR="00257458" w:rsidRDefault="00257458">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DE913BA" w14:textId="77777777" w:rsidR="00F221D2" w:rsidRDefault="00F221D2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="379D2536" w14:textId="77777777" w:rsidR="00257458" w:rsidRDefault="00257458">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="264CA9DE" w14:textId="77777777" w:rsidR="00F221D2" w:rsidRDefault="00F221D2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55054D44" w14:textId="77777777" w:rsidR="00257458" w:rsidRDefault="00257458">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ED43292" w14:textId="77777777" w:rsidR="00F221D2" w:rsidRDefault="00F221D2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00E55F9A" w14:textId="77777777" w:rsidR="0038567B" w:rsidRDefault="0038567B" w:rsidP="00F729CD">
+    <w:p w14:paraId="540B7735" w14:textId="77777777" w:rsidR="000E1AA5" w:rsidRDefault="000E1AA5" w:rsidP="00F729CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30825E32" w14:textId="77777777" w:rsidR="0038567B" w:rsidRDefault="0038567B" w:rsidP="00F729CD">
+    <w:p w14:paraId="4408FEFC" w14:textId="77777777" w:rsidR="000E1AA5" w:rsidRDefault="000E1AA5" w:rsidP="00F729CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="564CDA10" w14:textId="7B1CBACF" w:rsidR="00F729CD" w:rsidRDefault="00F729CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66FC0490" w14:textId="77777777" w:rsidR="00F221D2" w:rsidRDefault="00F221D2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...2 lines deleted...]
-      <w:tab/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF9FD93" w14:textId="3293CA9A" w:rsidR="00565A21" w:rsidRDefault="009F424D" w:rsidP="009F424D">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00565A21">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BCD8B89" wp14:editId="1B4C0DB6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4336415</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-2540</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1286645" cy="934085"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1239654783" name="Imagen 1239654783" descr="Un dibujo de una persona&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Imagen 6" descr="Un dibujo de una persona&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="hqprint">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1286645" cy="934085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00B21360">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="463CE612" wp14:editId="002643AA">
-[...2 lines deleted...]
-          <wp:docPr id="4" name="Imagen 4" descr="https://www.ucm.es/data/cont/docs/3-2016-07-21-Marca%20UCM%20logo%20negro.png"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13826798" wp14:editId="4FB6B511">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-36526</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-152041</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1059957" cy="974035"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1524329875" name="Imagen 1524329875" descr="https://www.ucm.es/data/cont/docs/3-2016-07-21-Marca%20UCM%20logo%20negro.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 1" descr="https://www.ucm.es/data/cont/docs/3-2016-07-21-Marca%20UCM%20logo%20negro.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="625547" cy="574838"/>
+                    <a:ext cx="1070304" cy="983544"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00565A21">
       <w:tab/>
-      <w:t xml:space="preserve">                                                                                  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00565A21">
-[...37 lines deleted...]
-      </w:drawing>
+    <w:r w:rsidR="00565A21">
+      <w:tab/>
+      <w:t xml:space="preserve">                                                                             </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4EBA7487" w14:textId="77777777" w:rsidR="00565A21" w:rsidRPr="00565A21" w:rsidRDefault="00565A21" w:rsidP="00565A21"/>
   <w:p w14:paraId="580DE871" w14:textId="5D81BC27" w:rsidR="00F729CD" w:rsidRDefault="00F729CD" w:rsidP="00565A21">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="553"/>
         <w:tab w:val="center" w:pos="4249"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3821D2F4" w14:textId="4B6EF794" w:rsidR="00F729CD" w:rsidRDefault="00F729CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13617A12" w14:textId="77777777" w:rsidR="00F221D2" w:rsidRDefault="00F221D2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09011252"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="493CF558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1416" w:hanging="696"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3277,286 +6773,295 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="270165778">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1086459652">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1561356923">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1166438213">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="727992409">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1525904375">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1678579115">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1094938857">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="53"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="119"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003578E8"/>
     <w:rsid w:val="00005764"/>
     <w:rsid w:val="00007B98"/>
     <w:rsid w:val="0002404A"/>
     <w:rsid w:val="00027097"/>
     <w:rsid w:val="00031B86"/>
     <w:rsid w:val="00033B14"/>
     <w:rsid w:val="000365A2"/>
     <w:rsid w:val="0005405A"/>
     <w:rsid w:val="000707AD"/>
     <w:rsid w:val="00081B9C"/>
     <w:rsid w:val="00082E78"/>
     <w:rsid w:val="000A0BA1"/>
     <w:rsid w:val="000A622D"/>
     <w:rsid w:val="000B2BF4"/>
     <w:rsid w:val="000B6607"/>
     <w:rsid w:val="000B6717"/>
     <w:rsid w:val="000D067C"/>
     <w:rsid w:val="000D0758"/>
     <w:rsid w:val="000D1DD9"/>
     <w:rsid w:val="000D5D51"/>
+    <w:rsid w:val="000E1AA5"/>
     <w:rsid w:val="00106A5F"/>
     <w:rsid w:val="0011727C"/>
     <w:rsid w:val="00124DA5"/>
     <w:rsid w:val="001251CF"/>
     <w:rsid w:val="001348BA"/>
     <w:rsid w:val="00143E17"/>
     <w:rsid w:val="001446A8"/>
     <w:rsid w:val="001451D1"/>
     <w:rsid w:val="0014794E"/>
     <w:rsid w:val="0015050A"/>
     <w:rsid w:val="00152266"/>
     <w:rsid w:val="001525A9"/>
     <w:rsid w:val="00156BED"/>
     <w:rsid w:val="00164FC8"/>
     <w:rsid w:val="00172D10"/>
+    <w:rsid w:val="00180AE4"/>
     <w:rsid w:val="0018192D"/>
     <w:rsid w:val="001970A7"/>
     <w:rsid w:val="001B148C"/>
     <w:rsid w:val="001B5CA2"/>
     <w:rsid w:val="001F4C8C"/>
     <w:rsid w:val="001F512C"/>
     <w:rsid w:val="002029E9"/>
     <w:rsid w:val="002055E3"/>
     <w:rsid w:val="00214905"/>
     <w:rsid w:val="00217B65"/>
     <w:rsid w:val="00224CF5"/>
     <w:rsid w:val="00226727"/>
     <w:rsid w:val="00232430"/>
     <w:rsid w:val="00257458"/>
     <w:rsid w:val="0027047C"/>
     <w:rsid w:val="002716AA"/>
     <w:rsid w:val="00273B60"/>
     <w:rsid w:val="00276A26"/>
     <w:rsid w:val="00291C53"/>
     <w:rsid w:val="00292FF0"/>
     <w:rsid w:val="002B6993"/>
+    <w:rsid w:val="002C33FF"/>
     <w:rsid w:val="002D729B"/>
     <w:rsid w:val="002E7065"/>
+    <w:rsid w:val="002F035B"/>
     <w:rsid w:val="002F0C97"/>
     <w:rsid w:val="002F1912"/>
     <w:rsid w:val="0031109E"/>
+    <w:rsid w:val="0031292F"/>
     <w:rsid w:val="00313C92"/>
     <w:rsid w:val="00315079"/>
     <w:rsid w:val="00324C5E"/>
     <w:rsid w:val="00331A6A"/>
     <w:rsid w:val="003325FE"/>
     <w:rsid w:val="00336374"/>
     <w:rsid w:val="00340567"/>
     <w:rsid w:val="00344B95"/>
     <w:rsid w:val="003526DF"/>
     <w:rsid w:val="00356ADF"/>
     <w:rsid w:val="003578E8"/>
     <w:rsid w:val="00357947"/>
     <w:rsid w:val="0036645F"/>
     <w:rsid w:val="00374DFF"/>
     <w:rsid w:val="003770A9"/>
     <w:rsid w:val="00380B73"/>
     <w:rsid w:val="003816EE"/>
     <w:rsid w:val="00381B17"/>
     <w:rsid w:val="0038567B"/>
     <w:rsid w:val="0038668B"/>
     <w:rsid w:val="00390D6F"/>
     <w:rsid w:val="003A6057"/>
     <w:rsid w:val="003A6507"/>
     <w:rsid w:val="003C03EE"/>
     <w:rsid w:val="003C7DC3"/>
     <w:rsid w:val="003D2CFD"/>
     <w:rsid w:val="003D4FD2"/>
     <w:rsid w:val="003D64F3"/>
     <w:rsid w:val="003F6205"/>
     <w:rsid w:val="003F727A"/>
     <w:rsid w:val="003F7C96"/>
     <w:rsid w:val="00404154"/>
     <w:rsid w:val="00416746"/>
     <w:rsid w:val="0042271C"/>
+    <w:rsid w:val="00422AAB"/>
     <w:rsid w:val="00431C99"/>
     <w:rsid w:val="00432C57"/>
     <w:rsid w:val="00434197"/>
     <w:rsid w:val="00444F84"/>
     <w:rsid w:val="004535B3"/>
     <w:rsid w:val="004577A1"/>
     <w:rsid w:val="0046176E"/>
     <w:rsid w:val="004657DD"/>
     <w:rsid w:val="004678C7"/>
     <w:rsid w:val="00470021"/>
     <w:rsid w:val="00485A16"/>
     <w:rsid w:val="00486126"/>
     <w:rsid w:val="004873AA"/>
     <w:rsid w:val="00490F7D"/>
     <w:rsid w:val="00490FD1"/>
     <w:rsid w:val="00493254"/>
     <w:rsid w:val="00494EBC"/>
     <w:rsid w:val="00495939"/>
     <w:rsid w:val="00496449"/>
     <w:rsid w:val="004B7987"/>
     <w:rsid w:val="004C6B38"/>
     <w:rsid w:val="004D3497"/>
     <w:rsid w:val="004D6CAC"/>
     <w:rsid w:val="004D7C05"/>
     <w:rsid w:val="004E42F6"/>
     <w:rsid w:val="004F0346"/>
     <w:rsid w:val="00502F8D"/>
     <w:rsid w:val="005071ED"/>
     <w:rsid w:val="00520CB4"/>
     <w:rsid w:val="005315DC"/>
     <w:rsid w:val="00542A53"/>
     <w:rsid w:val="00553624"/>
     <w:rsid w:val="0055413D"/>
     <w:rsid w:val="0056236D"/>
     <w:rsid w:val="0056306A"/>
     <w:rsid w:val="005657C6"/>
     <w:rsid w:val="0056592F"/>
     <w:rsid w:val="00565A21"/>
     <w:rsid w:val="00573C55"/>
     <w:rsid w:val="00584557"/>
     <w:rsid w:val="00590706"/>
     <w:rsid w:val="00591909"/>
     <w:rsid w:val="0059435D"/>
     <w:rsid w:val="005A02E1"/>
     <w:rsid w:val="005A2952"/>
     <w:rsid w:val="005B22DD"/>
     <w:rsid w:val="005B6B65"/>
+    <w:rsid w:val="005B76D3"/>
     <w:rsid w:val="005B7846"/>
     <w:rsid w:val="005B7E15"/>
     <w:rsid w:val="005C49D4"/>
     <w:rsid w:val="005E0D57"/>
     <w:rsid w:val="005E32AF"/>
     <w:rsid w:val="005E5B8B"/>
     <w:rsid w:val="005F2B38"/>
     <w:rsid w:val="005F36B6"/>
     <w:rsid w:val="006074B6"/>
     <w:rsid w:val="00610653"/>
     <w:rsid w:val="00612897"/>
     <w:rsid w:val="006164B3"/>
     <w:rsid w:val="00646652"/>
     <w:rsid w:val="006539E9"/>
     <w:rsid w:val="00655056"/>
     <w:rsid w:val="00671381"/>
     <w:rsid w:val="006761A2"/>
     <w:rsid w:val="00676CC8"/>
     <w:rsid w:val="006773C4"/>
     <w:rsid w:val="00687223"/>
     <w:rsid w:val="00687D96"/>
     <w:rsid w:val="006903F9"/>
     <w:rsid w:val="00695461"/>
     <w:rsid w:val="006B153A"/>
     <w:rsid w:val="006B350E"/>
     <w:rsid w:val="006C2516"/>
     <w:rsid w:val="006C2D44"/>
     <w:rsid w:val="006C597F"/>
     <w:rsid w:val="006C7E23"/>
     <w:rsid w:val="006D619E"/>
     <w:rsid w:val="00707466"/>
     <w:rsid w:val="00711F56"/>
     <w:rsid w:val="007150AB"/>
     <w:rsid w:val="007172DF"/>
     <w:rsid w:val="007207C6"/>
     <w:rsid w:val="00730548"/>
     <w:rsid w:val="0073595F"/>
     <w:rsid w:val="00742B5C"/>
     <w:rsid w:val="0074373C"/>
+    <w:rsid w:val="00744509"/>
     <w:rsid w:val="00745F49"/>
     <w:rsid w:val="0075295E"/>
     <w:rsid w:val="0075504B"/>
     <w:rsid w:val="007554F4"/>
     <w:rsid w:val="00760BEF"/>
     <w:rsid w:val="0076377B"/>
     <w:rsid w:val="00763951"/>
     <w:rsid w:val="00766FC2"/>
     <w:rsid w:val="007763E8"/>
     <w:rsid w:val="00777ABB"/>
     <w:rsid w:val="00787F42"/>
     <w:rsid w:val="00791046"/>
     <w:rsid w:val="0079108E"/>
     <w:rsid w:val="007955C5"/>
     <w:rsid w:val="00796291"/>
     <w:rsid w:val="00797C1D"/>
     <w:rsid w:val="007A01CF"/>
     <w:rsid w:val="007B5310"/>
     <w:rsid w:val="007B67A6"/>
     <w:rsid w:val="007C5307"/>
     <w:rsid w:val="007D2ACD"/>
     <w:rsid w:val="007E1197"/>
     <w:rsid w:val="007E30D8"/>
     <w:rsid w:val="007E7319"/>
     <w:rsid w:val="007F2643"/>
@@ -3564,184 +7069,200 @@
     <w:rsid w:val="008009CF"/>
     <w:rsid w:val="00802EE0"/>
     <w:rsid w:val="00804833"/>
     <w:rsid w:val="00823B16"/>
     <w:rsid w:val="0084225B"/>
     <w:rsid w:val="00844656"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="008734DC"/>
     <w:rsid w:val="00873E6C"/>
     <w:rsid w:val="00882CE5"/>
     <w:rsid w:val="00892907"/>
     <w:rsid w:val="00895E41"/>
     <w:rsid w:val="00897630"/>
     <w:rsid w:val="008A11A4"/>
     <w:rsid w:val="008B269D"/>
     <w:rsid w:val="008B4129"/>
     <w:rsid w:val="008C4893"/>
     <w:rsid w:val="008D152C"/>
     <w:rsid w:val="008D1B15"/>
     <w:rsid w:val="008F3FB9"/>
     <w:rsid w:val="008F5014"/>
     <w:rsid w:val="008F5E22"/>
     <w:rsid w:val="00902435"/>
     <w:rsid w:val="00905957"/>
     <w:rsid w:val="0091251D"/>
+    <w:rsid w:val="009306FD"/>
+    <w:rsid w:val="00961D95"/>
     <w:rsid w:val="0096442A"/>
     <w:rsid w:val="00966094"/>
     <w:rsid w:val="00966254"/>
+    <w:rsid w:val="00984469"/>
     <w:rsid w:val="00990B86"/>
     <w:rsid w:val="00995993"/>
     <w:rsid w:val="009979B4"/>
     <w:rsid w:val="009A16CD"/>
     <w:rsid w:val="009B24E8"/>
     <w:rsid w:val="009B606E"/>
     <w:rsid w:val="009B7795"/>
     <w:rsid w:val="009C10A1"/>
     <w:rsid w:val="009C4077"/>
     <w:rsid w:val="009C6256"/>
+    <w:rsid w:val="009C63C7"/>
     <w:rsid w:val="009E074A"/>
     <w:rsid w:val="009E3A24"/>
     <w:rsid w:val="009E5F6E"/>
+    <w:rsid w:val="009F424D"/>
     <w:rsid w:val="00A1123C"/>
     <w:rsid w:val="00A13C19"/>
     <w:rsid w:val="00A32129"/>
     <w:rsid w:val="00A52138"/>
     <w:rsid w:val="00A55060"/>
     <w:rsid w:val="00A56037"/>
     <w:rsid w:val="00A649FC"/>
     <w:rsid w:val="00A75246"/>
     <w:rsid w:val="00A76C2D"/>
     <w:rsid w:val="00A80494"/>
+    <w:rsid w:val="00A81958"/>
     <w:rsid w:val="00A86853"/>
     <w:rsid w:val="00A9409C"/>
     <w:rsid w:val="00A96A7E"/>
     <w:rsid w:val="00AA08BA"/>
     <w:rsid w:val="00AA7C16"/>
     <w:rsid w:val="00AB79A9"/>
     <w:rsid w:val="00AC0AB2"/>
     <w:rsid w:val="00AC199F"/>
     <w:rsid w:val="00AC287C"/>
     <w:rsid w:val="00AC6C6F"/>
     <w:rsid w:val="00AC7897"/>
     <w:rsid w:val="00AD170B"/>
     <w:rsid w:val="00AD64FC"/>
     <w:rsid w:val="00AE5190"/>
     <w:rsid w:val="00AE7AC1"/>
     <w:rsid w:val="00B01C30"/>
     <w:rsid w:val="00B127A7"/>
     <w:rsid w:val="00B21895"/>
+    <w:rsid w:val="00B23A09"/>
     <w:rsid w:val="00B304AE"/>
     <w:rsid w:val="00B3249F"/>
     <w:rsid w:val="00B347B2"/>
     <w:rsid w:val="00B424D7"/>
     <w:rsid w:val="00B5352C"/>
     <w:rsid w:val="00B5707D"/>
     <w:rsid w:val="00B6052B"/>
     <w:rsid w:val="00B73BDD"/>
     <w:rsid w:val="00B861DD"/>
     <w:rsid w:val="00B91465"/>
     <w:rsid w:val="00B92134"/>
     <w:rsid w:val="00B92F8F"/>
     <w:rsid w:val="00B954A2"/>
+    <w:rsid w:val="00B95A6C"/>
     <w:rsid w:val="00B95EB4"/>
     <w:rsid w:val="00BA44A7"/>
     <w:rsid w:val="00BB27B5"/>
     <w:rsid w:val="00BC32E8"/>
     <w:rsid w:val="00BD463E"/>
     <w:rsid w:val="00BD6C27"/>
     <w:rsid w:val="00BE582B"/>
+    <w:rsid w:val="00BE7AF7"/>
     <w:rsid w:val="00BF4765"/>
     <w:rsid w:val="00BF74CE"/>
     <w:rsid w:val="00C009B4"/>
     <w:rsid w:val="00C01191"/>
     <w:rsid w:val="00C248B3"/>
     <w:rsid w:val="00C34C36"/>
     <w:rsid w:val="00C42136"/>
     <w:rsid w:val="00C4593C"/>
     <w:rsid w:val="00C763AE"/>
     <w:rsid w:val="00C870FF"/>
     <w:rsid w:val="00C91CD9"/>
     <w:rsid w:val="00C92A5E"/>
     <w:rsid w:val="00CA3C7D"/>
     <w:rsid w:val="00CA5608"/>
+    <w:rsid w:val="00CB134A"/>
     <w:rsid w:val="00CB2F79"/>
     <w:rsid w:val="00CB40AD"/>
     <w:rsid w:val="00CD15FC"/>
     <w:rsid w:val="00CE245F"/>
     <w:rsid w:val="00CE4FA1"/>
     <w:rsid w:val="00CF48AF"/>
     <w:rsid w:val="00CF5FF1"/>
     <w:rsid w:val="00D01AD5"/>
     <w:rsid w:val="00D039B9"/>
+    <w:rsid w:val="00D10FBA"/>
     <w:rsid w:val="00D14F63"/>
     <w:rsid w:val="00D15F4B"/>
     <w:rsid w:val="00D16E8E"/>
     <w:rsid w:val="00D23247"/>
     <w:rsid w:val="00D248CC"/>
     <w:rsid w:val="00D26A5F"/>
     <w:rsid w:val="00D3238A"/>
     <w:rsid w:val="00D3688D"/>
     <w:rsid w:val="00D44627"/>
     <w:rsid w:val="00D56ABE"/>
     <w:rsid w:val="00D601F9"/>
     <w:rsid w:val="00D770EF"/>
     <w:rsid w:val="00D85439"/>
     <w:rsid w:val="00D867AD"/>
     <w:rsid w:val="00D925B1"/>
     <w:rsid w:val="00D95177"/>
     <w:rsid w:val="00D97E1A"/>
     <w:rsid w:val="00DB2220"/>
     <w:rsid w:val="00DC031B"/>
     <w:rsid w:val="00DC505D"/>
     <w:rsid w:val="00DD3DC4"/>
     <w:rsid w:val="00DD5607"/>
     <w:rsid w:val="00DE5C9B"/>
     <w:rsid w:val="00E018F3"/>
     <w:rsid w:val="00E0446A"/>
+    <w:rsid w:val="00E10AFB"/>
     <w:rsid w:val="00E112D8"/>
     <w:rsid w:val="00E13842"/>
     <w:rsid w:val="00E14FB7"/>
     <w:rsid w:val="00E272D8"/>
     <w:rsid w:val="00E47582"/>
     <w:rsid w:val="00E47D73"/>
     <w:rsid w:val="00E532AD"/>
     <w:rsid w:val="00E67256"/>
     <w:rsid w:val="00E71071"/>
     <w:rsid w:val="00E755E4"/>
     <w:rsid w:val="00E80CC9"/>
+    <w:rsid w:val="00E80DB1"/>
     <w:rsid w:val="00E863E1"/>
     <w:rsid w:val="00E97CFD"/>
     <w:rsid w:val="00EA3917"/>
     <w:rsid w:val="00EA489F"/>
     <w:rsid w:val="00EB1266"/>
     <w:rsid w:val="00EB4BAA"/>
+    <w:rsid w:val="00EB5911"/>
     <w:rsid w:val="00EC129C"/>
     <w:rsid w:val="00EC24DC"/>
     <w:rsid w:val="00EC54B7"/>
     <w:rsid w:val="00ED5E0F"/>
+    <w:rsid w:val="00EE7AB1"/>
     <w:rsid w:val="00F12B0D"/>
+    <w:rsid w:val="00F221D2"/>
     <w:rsid w:val="00F23832"/>
     <w:rsid w:val="00F24F79"/>
     <w:rsid w:val="00F30462"/>
     <w:rsid w:val="00F43CC0"/>
     <w:rsid w:val="00F5647F"/>
     <w:rsid w:val="00F729CD"/>
     <w:rsid w:val="00F77546"/>
     <w:rsid w:val="00F92C64"/>
     <w:rsid w:val="00F969AE"/>
     <w:rsid w:val="00FA0801"/>
     <w:rsid w:val="00FA5AD1"/>
     <w:rsid w:val="00FA7A65"/>
     <w:rsid w:val="00FB3EA9"/>
     <w:rsid w:val="00FB69EB"/>
     <w:rsid w:val="00FC461B"/>
     <w:rsid w:val="00FC5C82"/>
     <w:rsid w:val="00FD0233"/>
     <w:rsid w:val="00FD509C"/>
     <w:rsid w:val="00FD7367"/>
     <w:rsid w:val="00FD73A7"/>
     <w:rsid w:val="00FE200E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3750,51 +7271,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="24E29BD5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{989433DB-74B7-C34D-AA92-AFEADFBC531A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4143,51 +7664,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0074373C"/>
+    <w:rsid w:val="00961D95"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00027097"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
@@ -4500,51 +8021,51 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006074B6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="003F6205"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21907289">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="85621031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5059,55 +8580,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1817791980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tiff"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5365,70 +8886,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1069</Characters>
+  <Pages>1</Pages>
+  <Words>304</Words>
+  <Characters>1674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1261</CharactersWithSpaces>
+  <CharactersWithSpaces>1975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CANDIDA GAGO GARCIA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>