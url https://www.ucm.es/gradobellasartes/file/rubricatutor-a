--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2021,65 +2021,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431E6A02" w14:textId="77777777" w:rsidR="00B000E4" w:rsidRDefault="009B657B" w:rsidP="009B657B">
       <w:pPr>
         <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
         <w:ind w:left="110" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Opta a MH: Sí </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E84BAB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Arial" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  No </w:t>
+        <w:t xml:space="preserve">  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E84BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84BAB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Arial" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00D436F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D436F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2173,68 +2183,96 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05B29D68" w14:textId="77777777" w:rsidR="00B000E4" w:rsidRDefault="00B000E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
               <w:ind w:left="2002" w:right="1985"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="304D5601" w14:textId="77777777" w:rsidR="00B000E4" w:rsidRDefault="00B000E4">
+          <w:p w14:paraId="4397FB63" w14:textId="77777777" w:rsidR="00EA0D9E" w:rsidRDefault="00EA0D9E" w:rsidP="00EA0D9E">
             <w:pPr>
               <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
-              <w:ind w:left="2002" w:right="1985"/>
+              <w:ind w:left="895" w:right="946"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D045BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ALFABÉTICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304D5601" w14:textId="3893E7CC" w:rsidR="00B000E4" w:rsidRDefault="00EA0D9E" w:rsidP="00EA0D9E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="895" w:right="946"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Ejemplo: aprobado, notable…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B000E4" w14:paraId="08BA10FB" w14:textId="77777777" w:rsidTr="00B000E4">
         <w:trPr>
           <w:trHeight w:val="631"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B438B3B" w14:textId="77777777" w:rsidR="00B000E4" w:rsidRDefault="00B000E4">
             <w:pPr>
               <w:spacing w:before="2" w:after="0" w:line="199" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2331,57 +2369,67 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="19FA9EAD" w14:textId="695AA48F" w:rsidR="00B000E4" w:rsidRDefault="00B000E4" w:rsidP="00B000E4">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="110" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
+        <w:t>La</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04E35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>alificación tutor/a equivale al 80% de la nota final (el 20% al Tribunal Calificador).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA61037" w14:textId="77777777" w:rsidR="00B000E4" w:rsidRDefault="00B000E4" w:rsidP="00B000E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="110" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
@@ -2528,76 +2576,79 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="122"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B657B"/>
     <w:rsid w:val="001109A1"/>
     <w:rsid w:val="002B3EC7"/>
     <w:rsid w:val="00347169"/>
     <w:rsid w:val="003804C1"/>
     <w:rsid w:val="005B3011"/>
     <w:rsid w:val="00885921"/>
     <w:rsid w:val="009B657B"/>
     <w:rsid w:val="00B000E4"/>
     <w:rsid w:val="00B010AC"/>
     <w:rsid w:val="00B26540"/>
     <w:rsid w:val="00BC712A"/>
     <w:rsid w:val="00E04E35"/>
+    <w:rsid w:val="00EA0D9E"/>
+    <w:rsid w:val="00F2074E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32B84641"/>
@@ -4001,54 +4052,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>209</Words>
-  <Characters>1155</Characters>
+  <Words>214</Words>
+  <Characters>1181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1362</CharactersWithSpaces>
+  <CharactersWithSpaces>1393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ANA MARIA GALLINAL MORENO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>