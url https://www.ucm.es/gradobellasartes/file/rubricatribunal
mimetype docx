--- v0 (2026-05-16)
+++ v1 (2026-06-21)
@@ -52,69 +52,96 @@
         </w:rPr>
         <w:t>GRADO EN BELLAS ARTES- UCM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B5CF8D" w14:textId="77777777" w:rsidR="00A154C5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="244061"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="244061"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRABAJO FIN DE GRADO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E801DB" w14:textId="77777777" w:rsidR="00A154C5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11E801DB" w14:textId="0DEA3E1E" w:rsidR="00A154C5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="244061"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="244061"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CURSO 2024-25</w:t>
+        <w:t>CURSO 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B033C2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="244061"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="244061"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B033C2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="244061"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9BF9CA" w14:textId="77777777" w:rsidR="00A154C5" w:rsidRDefault="00A154C5">
       <w:pPr>
         <w:spacing w:before="8" w:after="0" w:line="160" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56CA7BF2" w14:textId="77777777" w:rsidR="00A154C5" w:rsidRDefault="00A154C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3101CA48" w14:textId="7356EFB5" w:rsidR="00A154C5" w:rsidRDefault="00000000" w:rsidP="00CE47D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
@@ -1053,68 +1080,96 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AC7AAE2" w14:textId="77777777" w:rsidR="00D045BE" w:rsidRPr="00D045BE" w:rsidRDefault="00D045BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
               <w:ind w:left="2002" w:right="1985"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02ACC8B4" w14:textId="23143F28" w:rsidR="00A154C5" w:rsidRPr="00D045BE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7097FE40" w14:textId="77777777" w:rsidR="00A154C5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
               <w:ind w:left="2002" w:right="1985"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D045BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ALFABÉTICA</w:t>
+            </w:r>
+            <w:r w:rsidR="00B033C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02ACC8B4" w14:textId="02F06DE8" w:rsidR="00B033C2" w:rsidRPr="00D045BE" w:rsidRDefault="00B033C2" w:rsidP="00B033C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="330" w:right="378"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Ejemplo: aprobado, notable…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006629C6" w14:paraId="02194F19" w14:textId="77777777" w:rsidTr="006629C6">
         <w:trPr>
           <w:trHeight w:val="631"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B4E256" w14:textId="13D6A5A0" w:rsidR="006629C6" w:rsidRDefault="006629C6">
             <w:pPr>
               <w:spacing w:before="2" w:after="0" w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -2219,83 +2274,85 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="104"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A154C5"/>
     <w:rsid w:val="000F4C4D"/>
     <w:rsid w:val="00246AB0"/>
     <w:rsid w:val="002664BD"/>
     <w:rsid w:val="00344F42"/>
     <w:rsid w:val="003C0F93"/>
     <w:rsid w:val="003D4299"/>
     <w:rsid w:val="003D68DA"/>
     <w:rsid w:val="00575723"/>
     <w:rsid w:val="0058152B"/>
     <w:rsid w:val="006629C6"/>
     <w:rsid w:val="007031F1"/>
     <w:rsid w:val="00885921"/>
     <w:rsid w:val="008E6246"/>
     <w:rsid w:val="00991AE7"/>
     <w:rsid w:val="009A0683"/>
+    <w:rsid w:val="009A2DDE"/>
     <w:rsid w:val="009D6A5B"/>
     <w:rsid w:val="009F761D"/>
     <w:rsid w:val="00A154C5"/>
     <w:rsid w:val="00A308DB"/>
+    <w:rsid w:val="00B033C2"/>
     <w:rsid w:val="00B60379"/>
     <w:rsid w:val="00BC712A"/>
     <w:rsid w:val="00BE0449"/>
     <w:rsid w:val="00BF2F51"/>
     <w:rsid w:val="00C011A8"/>
     <w:rsid w:val="00C64825"/>
     <w:rsid w:val="00CE47D6"/>
     <w:rsid w:val="00D045BE"/>
     <w:rsid w:val="00D27C46"/>
     <w:rsid w:val="00D357AC"/>
     <w:rsid w:val="00D373D1"/>
     <w:rsid w:val="00D436F2"/>
     <w:rsid w:val="00DB4D13"/>
     <w:rsid w:val="00E045DE"/>
     <w:rsid w:val="00E60E01"/>
     <w:rsid w:val="00E94662"/>
     <w:rsid w:val="00F1262D"/>
     <w:rsid w:val="00FF596E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -3301,75 +3358,75 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg7n11FY2Ym0XAnmvDD+YuMeUZYxw==">CgMxLjAyCGguZ2pkZ3hzOAByITFPOFJpdUh2dkROMFh3R3M0b1FubHBXaF9pVElTaDFZZw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>924</Characters>
+  <Words>172</Words>
+  <Characters>950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1089</CharactersWithSpaces>
+  <CharactersWithSpaces>1120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>XANA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-11-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2016-04-28T00:00:00Z</vt:filetime>
   </property>
 </Properties>