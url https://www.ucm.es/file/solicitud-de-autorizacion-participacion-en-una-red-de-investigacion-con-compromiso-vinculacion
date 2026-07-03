--- v0 (2026-06-03)
+++ v1 (2026-07-03)
@@ -1,3662 +1,3957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="478907BD" w14:textId="77777777" w:rsidR="00B425DE" w:rsidRPr="00B425DE" w:rsidRDefault="00B425DE" w:rsidP="000F5F3D">
+    <w:p w14:paraId="0BDA748D" w14:textId="33818826" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AUTORIZACIÓN de participación en un</w:t>
+      </w:r>
+      <w:r w:rsidR="00584B5D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a red </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de investigación externo a la UCM en el EQUIPO DE INVESTIGACIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DDFBB5" w14:textId="77969696" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dª Lucía de Juan Ferré, representante legal de UNIVERSIDAD COMPLUTENSE DE MADRID</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="478907BE" w14:textId="77777777" w:rsidR="000F5F3D" w:rsidRDefault="000F5F3D" w:rsidP="000F5F3D">
+    <w:p w14:paraId="1E069534" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F5DAE">
-[...3 lines deleted...]
-        <w:t>Datos personales</w:t>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTORIZA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al solicitante la participación como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>miembro del equipo investigador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la Convocatoria 2026 de ayudas a «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Redes de Investigación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, del Plan Estatal de Investigación Científica, Técnica y de Innovación 2024-2027 (Resolución de 29 de mayo. BOE de 2 de junio de 2026),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478907BF" w14:textId="77777777" w:rsidR="00011729" w:rsidRPr="006A1FD2" w:rsidRDefault="00011729" w:rsidP="000F5F3D">
+    <w:p w14:paraId="7D969CE4" w14:textId="68B494D6" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DECLARO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que esta autorización, así como la vinculación del investigador/a se mantendrán durante todo el período de ejecución </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de la red</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitad</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, en los términos exigidos en la convocatoria, en caso de que la ayuda para el proyecto sea concedida (Artículo 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACE6D5D" w14:textId="04319F5D" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC2575">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk213837065"/>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datos personales solicitante:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2035"/>
-        <w:gridCol w:w="6459"/>
+        <w:gridCol w:w="2034"/>
+        <w:gridCol w:w="6460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007864ED" w14:paraId="478907C1" w14:textId="77777777" w:rsidTr="001D0585">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="1CD83752" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907C0" w14:textId="77777777" w:rsidR="007864ED" w:rsidRDefault="007864ED" w:rsidP="007F4923">
+          <w:p w14:paraId="40B5E327" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Apellidos y nombre: </w:t>
             </w:r>
-            <w:r w:rsidR="007F4923">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007F4923">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007F4923">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F4923">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F4923">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F4923">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F4923">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007864ED" w14:paraId="478907C4" w14:textId="77777777" w:rsidTr="001D0585">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="21056F5F" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="851"/>
+          <w:trHeight w:hRule="exact" w:val="1089"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907C2" w14:textId="77777777" w:rsidR="007864ED" w:rsidRDefault="007864ED" w:rsidP="000F5F3D">
+          <w:p w14:paraId="2DCF0AB3" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En calidad de: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="70"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004432E6">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="004432E6">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="478907C3" w14:textId="668FF48F" w:rsidR="00011729" w:rsidRPr="00011729" w:rsidRDefault="00011729" w:rsidP="00E466A9">
+          <w:p w14:paraId="7ADA3A8F" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00011729">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Indíquese la que corresponda: Catedrático, Titular, Prof. Contratado Doctor, Profesor Colaborador, Ayudante, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="008A7CC8">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Funcionario</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="008A7CC8">
-[...18 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> docente interino, Visitante, Investigador Ramón y Cajal, Profesor Contratado Doctor Interino, otra indicar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007864ED" w14:paraId="478907C6" w14:textId="77777777" w:rsidTr="001D0585">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="35422EDC" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907C5" w14:textId="77777777" w:rsidR="007864ED" w:rsidRDefault="007864ED" w:rsidP="00B041DD">
+          <w:p w14:paraId="688E46E2" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Centro:</w:t>
             </w:r>
-            <w:r w:rsidR="00011729" w:rsidRPr="00A6414E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="70"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25DA9" w14:paraId="478907C8" w14:textId="77777777" w:rsidTr="001D0585">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="43517D16" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907C7" w14:textId="77777777" w:rsidR="00B25DA9" w:rsidRDefault="00B25DA9" w:rsidP="00024795">
+          <w:p w14:paraId="470C70D5" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Departamento: </w:t>
             </w:r>
-            <w:r w:rsidR="00024795">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="70"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00024795">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00024795">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00024795">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00024795">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00024795">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00024795">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00024795">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00024795">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A630D3" w14:paraId="478907CC" w14:textId="77777777" w:rsidTr="001D0585">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="16F6DF2A" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcW w:w="2034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907C9" w14:textId="77777777" w:rsidR="00A630D3" w:rsidRPr="00011729" w:rsidRDefault="00A630D3" w:rsidP="00A630D3">
+          <w:p w14:paraId="28388970" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tipo de vinculación: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6589" w:type="dxa"/>
+            <w:tcW w:w="6460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907CA" w14:textId="77777777" w:rsidR="00A630D3" w:rsidRDefault="00A630D3" w:rsidP="00011729">
+          <w:p w14:paraId="1BFD5C5D" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00031EF9">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00031EF9">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00660356">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00031EF9">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Indefinida </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="478907CB" w14:textId="77777777" w:rsidR="00A630D3" w:rsidRPr="00011729" w:rsidRDefault="00A630D3" w:rsidP="008113B6">
+          <w:p w14:paraId="61CD2AFC" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A6414E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A6414E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00660356">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A6414E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporal / Fecha de finalización del contrato actual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="dd/mm/aaaa"/>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texto1"/>
-            <w:r w:rsidR="008113B6" w:rsidRPr="008113B6">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008113B6" w:rsidRPr="008113B6">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008113B6" w:rsidRPr="008113B6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dd/mm/aaaa</w:t>
             </w:r>
-            <w:r w:rsidR="008113B6" w:rsidRPr="008113B6">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="478907CD" w14:textId="77777777" w:rsidR="007864ED" w:rsidRPr="00412845" w:rsidRDefault="007864ED" w:rsidP="000F5F3D">
+    <w:p w14:paraId="17DC0B07" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478907CE" w14:textId="77777777" w:rsidR="000F5F3D" w:rsidRPr="004F5DAE" w:rsidRDefault="007864ED" w:rsidP="000F5F3D">
+    <w:p w14:paraId="6F9FCAEE" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datos de la RED:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6189"/>
-        <w:gridCol w:w="2305"/>
+        <w:gridCol w:w="1486"/>
+        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="3866"/>
+        <w:gridCol w:w="2310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D25013" w14:paraId="478907D1" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="0B0F8ED0" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907D0" w14:textId="77777777" w:rsidR="00D25013" w:rsidRDefault="00C75BBC" w:rsidP="00574BC5">
+          <w:p w14:paraId="05BEFD7E" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Título: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="160"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00D93064">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D93064">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00574BC5">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00574BC5">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00574BC5">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00574BC5">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00574BC5">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D93064">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195121" w14:paraId="478907D3" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="19BD56F7" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907D2" w14:textId="77777777" w:rsidR="00195121" w:rsidRDefault="00195121" w:rsidP="00574BC5">
+          <w:p w14:paraId="6EE67257" w14:textId="6C46707F" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número años duración de la RED </w:t>
+            </w:r>
+            <w:r w:rsidR="00584B5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 años</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D25013" w14:paraId="478907D5" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="04A5CD3E" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907D4" w14:textId="77777777" w:rsidR="00D25013" w:rsidRPr="003B67FD" w:rsidRDefault="00C75BBC" w:rsidP="00B041DD">
+          <w:p w14:paraId="0FBDEFD1" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigador Principal: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B67FD" w14:paraId="478907D7" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="35ACDF09" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907D6" w14:textId="77777777" w:rsidR="003B67FD" w:rsidRDefault="00181CF9" w:rsidP="00B041DD">
+          <w:p w14:paraId="67BF6C5B" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidR="003B67FD">
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Universidad: </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="70"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003B67FD">
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D25013" w14:paraId="478907D9" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="328E11CF" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907D8" w14:textId="77777777" w:rsidR="00D25013" w:rsidRDefault="00D25013" w:rsidP="00B041DD">
+          <w:p w14:paraId="43F53F66" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Centro:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A6414E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="70"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25DA9" w14:paraId="478907DB" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="3E48034A" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907DA" w14:textId="77777777" w:rsidR="00B25DA9" w:rsidRDefault="00B25DA9" w:rsidP="00B041DD">
+          <w:p w14:paraId="0F4DFF4E" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Departamento: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="70"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="4FAC0553" w14:textId="77777777" w:rsidTr="00486015">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB3114F" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organismo convocante: </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B041DD">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A115CC" w14:paraId="67DD1171" w14:textId="77777777" w:rsidTr="00181CF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="7E3E0BC7" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15552449" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="Texto5"/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Convocatoria:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="2"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F360FF" w14:textId="7BCDC8C1" w:rsidR="00A115CC" w:rsidRDefault="00A115CC" w:rsidP="00B041DD">
+          <w:p w14:paraId="7E5DC3E8" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...92 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Medio de Publicación: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="BOE"/>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BOE</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcW w:w="2310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907DE" w14:textId="77777777" w:rsidR="00A115CC" w:rsidRDefault="00A115CC" w:rsidP="008113B6">
+          <w:p w14:paraId="6E318EBE" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Fecha: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="dd/mm/aaaa"/>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dd/mm/aaaa</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...71 lines deleted...]
-      <w:tr w:rsidR="00D25013" w14:paraId="478907ED" w14:textId="77777777" w:rsidTr="00031EF9">
+      <w:tr w:rsidR="00486015" w:rsidRPr="00486015" w14:paraId="64A9B82A" w14:textId="77777777" w:rsidTr="00486015">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2155"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478907E4" w14:textId="77777777" w:rsidR="00A419E4" w:rsidRPr="00A419E4" w:rsidRDefault="00A419E4" w:rsidP="00D25013">
+          <w:p w14:paraId="2D56BBC4" w14:textId="6EF0164B" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A419E4">
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dedicación a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6176" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736E2C63" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00C65574">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Marcar1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Única   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Marcar1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C93D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compartida     o número de horas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="30"/>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004432E6">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="004432E6">
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-              <w:rPr>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004432E6">
-[...389 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00486015">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="478907EE" w14:textId="77777777" w:rsidR="00EA5410" w:rsidRPr="00412845" w:rsidRDefault="00EA5410" w:rsidP="000F5F3D">
+    <w:p w14:paraId="5E0B1A2B" w14:textId="4CBE9DB2" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>El solicitante declara expresamente que no incurre en incompatibilidad de dedicaciones en otr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a red</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB03815" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="30"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="2"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="12"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="4"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096443D7" w14:textId="77777777" w:rsidR="00486015" w:rsidRPr="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00486015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FIRMA DEL INTERESADO/A</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1301207C" w14:textId="77777777" w:rsidR="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478907EF" w14:textId="77777777" w:rsidR="00EA5410" w:rsidRPr="00EA5410" w:rsidRDefault="00EA5410" w:rsidP="00EA5410">
+    <w:p w14:paraId="01E5C747" w14:textId="50882BB2" w:rsidR="003D1182" w:rsidRDefault="00657531" w:rsidP="00486015">
       <w:pPr>
-        <w:pStyle w:val="Piedepgina"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA5410">
+      <w:r w:rsidRPr="00D771E0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FF0501">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CA623C">
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="4"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:t>tramitado siguiendo las indicaciones recogidas en el dorso</w:t>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478907F0" w14:textId="77777777" w:rsidR="00EA5410" w:rsidRPr="00410D5E" w:rsidRDefault="00EA5410" w:rsidP="000F5F3D">
-[...108 lines deleted...]
-    <w:p w14:paraId="478907F8" w14:textId="77777777" w:rsidR="00EA5410" w:rsidRDefault="00EA5410" w:rsidP="00265604">
+    <w:p w14:paraId="79FC68BA" w14:textId="27915E57" w:rsidR="00486015" w:rsidRDefault="00486015" w:rsidP="00486015">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:r w:rsidRPr="00D156E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Al firmar declaro haber leído y aceptado la cláusula de protección de datos al pie indic</w:t>
+      </w:r>
       <w:r>
-        <w:t>Firmado:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478907F9" w14:textId="77777777" w:rsidR="00FE76CC" w:rsidRDefault="00FE76CC">
-[...295 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:sectPr w:rsidR="00486015">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1019E984" w14:textId="77777777" w:rsidR="00660356" w:rsidRDefault="00660356" w:rsidP="00B838FB">
+    <w:p w14:paraId="2744072F" w14:textId="77777777" w:rsidR="00E70EF7" w:rsidRDefault="00E70EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6518A72A" w14:textId="77777777" w:rsidR="00660356" w:rsidRDefault="00660356" w:rsidP="00B838FB">
+    <w:p w14:paraId="28FEF667" w14:textId="77777777" w:rsidR="00E70EF7" w:rsidRDefault="00E70EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:tbl>
-[...274 lines deleted...]
-  <w:p w14:paraId="47890825" w14:textId="77777777" w:rsidR="004F5DAE" w:rsidRPr="009A6306" w:rsidRDefault="004F5DAE" w:rsidP="009A6306">
+  <w:p w14:paraId="79E148F8" w14:textId="77777777" w:rsidR="004D2578" w:rsidRDefault="004D2578">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4789082F" w14:textId="77777777" w:rsidR="00B22332" w:rsidRPr="009A6306" w:rsidRDefault="00B22332" w:rsidP="009A6306">
+  <w:p w14:paraId="29972AF1" w14:textId="4AE61E11" w:rsidR="003D1182" w:rsidRPr="00E75774" w:rsidRDefault="00E75774" w:rsidP="00E75774">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:left="0" w:hanging="2"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E75774">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Información básica de protección de datos del tratamiento: Investigación Responsable Vicerrectorado de Investigación y Transferencia Finalidad Ayudas y acciones para desarrollo de la investigación Científica Legitimación Cumplimiento de una obligación legal; Misión en interés público Destinatarios Se prevén cesiones Derechos Acceder y rectificar los datos, así como otros derechos, explicados en la información adicional </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E75774">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Infor</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E75774">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>. adicional Puede consultarla con detalle en: https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigación.pdf</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="28B9616E" w14:textId="77777777" w:rsidR="004D2578" w:rsidRDefault="004D2578">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25357794" w14:textId="77777777" w:rsidR="00660356" w:rsidRDefault="00660356" w:rsidP="00B838FB">
+    <w:p w14:paraId="4A14104E" w14:textId="77777777" w:rsidR="00E70EF7" w:rsidRDefault="00E70EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="217554BA" w14:textId="77777777" w:rsidR="00660356" w:rsidRDefault="00660356" w:rsidP="00B838FB">
+    <w:p w14:paraId="01F8D74A" w14:textId="77777777" w:rsidR="00E70EF7" w:rsidRDefault="00E70EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="70A32C8F" w14:textId="77777777" w:rsidR="004D2578" w:rsidRDefault="004D2578">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="4D57395D" w14:textId="0AA74CBD" w:rsidR="003D1182" w:rsidRDefault="003D1182" w:rsidP="00657531">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="26408BBD" w14:textId="77777777" w:rsidR="003D1182" w:rsidRDefault="003D1182" w:rsidP="00657531">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
-      <w:tblW w:w="9631" w:type="dxa"/>
-      <w:jc w:val="center"/>
+      <w:tblW w:w="9251" w:type="dxa"/>
+      <w:jc w:val="right"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1416"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="417"/>
+      <w:gridCol w:w="9467"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A52F68" w:rsidRPr="004905D8" w14:paraId="47890815" w14:textId="77777777" w:rsidTr="00A52F68">
+    <w:tr w:rsidR="00A12D4F" w:rsidRPr="004905D8" w14:paraId="2355D9D3" w14:textId="77777777" w:rsidTr="00A12D4F">
       <w:trPr>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9631" w:type="dxa"/>
-          <w:gridSpan w:val="3"/>
+          <w:tcW w:w="9251" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Tablaconcuadrcula"/>
-            <w:tblW w:w="9193" w:type="dxa"/>
+            <w:tblW w:w="9251" w:type="dxa"/>
             <w:jc w:val="right"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="236"/>
-            <w:gridCol w:w="8957"/>
+            <w:gridCol w:w="4498"/>
+            <w:gridCol w:w="4753"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00A52F68" w:rsidRPr="004905D8" w14:paraId="47890813" w14:textId="77777777" w:rsidTr="00A52F68">
+          <w:tr w:rsidR="00A12D4F" w:rsidRPr="004905D8" w14:paraId="3F543B30" w14:textId="77777777" w:rsidTr="001820FB">
             <w:trPr>
               <w:jc w:val="right"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="236" w:type="dxa"/>
+                <w:tcW w:w="4498" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47890811" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRDefault="00A52F68" w:rsidP="007B1FDE">
+              <w:tbl>
+                <w:tblPr>
+                  <w:tblStyle w:val="Tablaconcuadrcula"/>
+                  <w:tblW w:w="0" w:type="auto"/>
+                  <w:tblBorders>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:tblBorders>
+                  <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                </w:tblPr>
+                <w:tblGrid>
+                  <w:gridCol w:w="2294"/>
+                  <w:gridCol w:w="1985"/>
+                </w:tblGrid>
+                <w:tr w:rsidR="00A12D4F" w14:paraId="62EC1DD1" w14:textId="77777777" w:rsidTr="001820FB">
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1447" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="532BBB40" w14:textId="468EF193" w:rsidR="00A12D4F" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                      <w:pPr>
+                        <w:pStyle w:val="Encabezado"/>
+                        <w:ind w:left="0" w:hanging="2"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74D681CB" wp14:editId="643E5070">
+                            <wp:extent cx="1320390" cy="1029383"/>
+                            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                            <wp:docPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId1">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1465313" cy="1142365"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="1985" w:type="dxa"/>
+                      <w:vAlign w:val="center"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="4FBB63AF" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                      <w:pPr>
+                        <w:pStyle w:val="Encabezado"/>
+                        <w:ind w:left="0" w:hanging="2"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:tc>
+                </w:tr>
+              </w:tbl>
+              <w:p w14:paraId="1740D4B0" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
                 </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8957" w:type="dxa"/>
+                <w:tcW w:w="4753" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47890812" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRPr="004905D8" w:rsidRDefault="00A52F68" w:rsidP="007B1FDE">
+              <w:p w14:paraId="2D2C1DC9" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="00CA09FF" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002259D5">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Servicio de Investigación</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="107F6431" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="00CA09FF" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Centro de Investigación y Transferencia Complutense</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="023359D0" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="00CA09FF" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Facultad de Medicina</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="070921E9" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="00CA09FF" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Edificio </w:t>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Entrepabellones</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> 7 y 8, 2ª planta</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0466949C" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="00CA09FF" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Calle del Doctor Severo Ochoa, 7</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6E5FC82D" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Ciudad Universitaria - 28040 Madrid</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6B8F5B09" w14:textId="5EB5B54B" w:rsidR="00A12D4F" w:rsidRPr="002259D5" w:rsidRDefault="00C93D91" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:hyperlink r:id="rId2" w:history="1">
+                  <w:r w:rsidR="00A12D4F" w:rsidRPr="00B07201">
+                    <w:rPr>
+                      <w:rStyle w:val="Hipervnculo"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>http://www.ucm.es/servicio-de-investigacion</w:t>
+                  </w:r>
+                </w:hyperlink>
+                <w:r w:rsidR="00A12D4F">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E75774">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidR="00E75774" w:rsidRPr="00E75774">
+                  <w:rPr>
+                    <w:rStyle w:val="Textoennegrita"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:color w:val="454545"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>GEISER</w:t>
+                </w:r>
+                <w:r w:rsidR="00E75774" w:rsidRPr="00E75774">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:color w:val="454545"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>:</w:t>
+                </w:r>
+                <w:r w:rsidR="00E75774">
+                  <w:rPr>
+                    <w:color w:val="454545"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E75774" w:rsidRPr="00E75774">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:color w:val="454545"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>Unidad Tramitadora U0100</w:t>
+                </w:r>
+                <w:r w:rsidR="00E75774" w:rsidRPr="00E75774">
+                  <w:rPr>
+                    <w:b/>
+                    <w:color w:val="454545"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>0</w:t>
+                </w:r>
+                <w:r w:rsidR="00E75774" w:rsidRPr="00E75774">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:color w:val="454545"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>294</w:t>
+                </w:r>
+                <w:r w:rsidR="00A12D4F" w:rsidRPr="00CA09FF">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="75A468C5" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="004905D8" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w14:paraId="47890814" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRPr="004905D8" w:rsidRDefault="00A52F68" w:rsidP="000F46BA">
+        <w:p w14:paraId="725789FE" w14:textId="77777777" w:rsidR="00A12D4F" w:rsidRPr="004905D8" w:rsidRDefault="00A12D4F" w:rsidP="00A12D4F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
+            <w:ind w:left="0" w:hanging="2"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A52F68" w14:paraId="4789081B" w14:textId="77777777" w:rsidTr="00181CF9">
-[...261 lines deleted...]
-    </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4789081C" w14:textId="77777777" w:rsidR="00A52F68" w:rsidRPr="000F46BA" w:rsidRDefault="00A52F68" w:rsidP="002259D5">
+  <w:p w14:paraId="0D9252EB" w14:textId="2F923391" w:rsidR="0037561D" w:rsidRDefault="0037561D" w:rsidP="00A12D4F">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:tbl>
-[...145 lines deleted...]
-  <w:p w14:paraId="4789082E" w14:textId="77777777" w:rsidR="00B22332" w:rsidRPr="000F46BA" w:rsidRDefault="00B22332" w:rsidP="002259D5">
+  <w:p w14:paraId="57C028D2" w14:textId="77777777" w:rsidR="004D2578" w:rsidRDefault="004D2578">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+      <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36145CA4"/>
+    <w:nsid w:val="2E2B5C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A23C5B10"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="7E6428C2"/>
+    <w:lvl w:ilvl="0" w:tplc="1E924E54">
+      <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3712,509 +4007,183 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PNvbmTxYoPkfEXnRPHkBMZGv/KhoB1Zbutdxyb4Z4i1J6tUdzNxwCigIfs5uskvlMGi5KhYLELPKXPKvtlNgog==" w:salt="FPrxeYnZRepcIiBBArd+7Q=="/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0024409E"/>
-[...232 lines deleted...]
-    <w:rsid w:val="00FF4D48"/>
+    <w:rsidRoot w:val="003D1182"/>
+    <w:rsid w:val="0022259D"/>
+    <w:rsid w:val="003608F0"/>
+    <w:rsid w:val="0037561D"/>
+    <w:rsid w:val="003D1182"/>
+    <w:rsid w:val="00486015"/>
+    <w:rsid w:val="004D2578"/>
+    <w:rsid w:val="00584B5D"/>
+    <w:rsid w:val="00657531"/>
+    <w:rsid w:val="00A12D4F"/>
+    <w:rsid w:val="00AB0D60"/>
+    <w:rsid w:val="00BA1EF9"/>
+    <w:rsid w:val="00C40350"/>
+    <w:rsid w:val="00C749DF"/>
+    <w:rsid w:val="00C93D91"/>
+    <w:rsid w:val="00CA3033"/>
+    <w:rsid w:val="00E70EF7"/>
+    <w:rsid w:val="00E75774"/>
+    <w:rsid w:val="00EF6E24"/>
+    <w:rsid w:val="00FF547D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="478907BD"/>
-  <w15:docId w15:val="{BE9F013F-87F7-4731-A749-50D7B1FA0554}"/>
+  <w14:docId w14:val="1CC687B1"/>
+  <w15:docId w15:val="{2258C61B-AF69-294F-905B-6CAB141E7601}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="144"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4517,382 +4486,572 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001E631A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="001E631A"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo1">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1Car">
+    <w:name w:val="Estilo1 Car"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo2">
+    <w:name w:val="Estilo2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:position w:val="-1"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo2Car">
+    <w:name w:val="Estilo2 Car"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0024409E"/>
+    <w:rsid w:val="00657531"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0024409E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657531"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657531"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="0024409E"/>
+    <w:rsid w:val="00E75774"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...119 lines deleted...]
-      <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...31 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigaci%C3%B3n.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedediatid.digital.gob.es/es-es/firmaelectronica/Paginas/AutoFirma.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inves.proyectos@ucm.es" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inves.proyectos@ucm.es" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucm.es/servicio-de-investigacion" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4915,64 +5074,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -5050,101 +5205,141 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009ABBC999C01304478F9F07824D0251A1" ma:contentTypeVersion="11" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="cce537ebcac264768a22d7e2c76b9e6d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e67fad6eddf9c6a531a80531c00f76f1" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009ABBC999C01304478F9F07824D0251A1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="157b05980d78f54e3473c80113c16f70">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a509aac25a7d5f177621bff7cc516544" ns3:_="">
     <xsd:import namespace="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5164,50 +5359,55 @@
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSystemTags" ma:index="17" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -5269,135 +5469,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhpLjYrGEwttzM+oxOueWKdqw4k/Q==">CgMxLjA4AHIhMWQ0LXBEdjJxZldDdnFLMnNvNUdLeFJ1aXhjQXlESC1N</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <_activity xmlns="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" xsi:nil="true"/>
+  </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E42F0B3-1109-43DC-9463-C32F8684BAF8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A1BB11C-6211-4C85-8830-A71151EAB62B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC0C07D-55A4-4D8F-AB66-674DBFC5D44F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{882523AA-00B8-41DC-A5FC-45857B3784BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF269289-4313-4EBD-BCB1-A0A7A2AD72EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A4A597-2A5E-487A-8F29-224FD5B74653}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{330B6B0E-C54B-4835-9E37-BBDFFE424002}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2252</Characters>
+  <Pages>1</Pages>
+  <Words>321</Words>
+  <Characters>1767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2656</CharactersWithSpaces>
+  <CharactersWithSpaces>2084</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Inma Moreno</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009ABBC999C01304478F9F07824D0251A1</vt:lpwstr>
   </property>
 </Properties>
 </file>