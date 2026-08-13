--- v0 (2026-05-17)
+++ v1 (2026-08-13)
@@ -3203,114 +3203,92 @@
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
       <w:r w:rsidR="00FD44B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> del contrato: </w:t>
+        <w:t xml:space="preserve"> Responsable del contrato: </w:t>
       </w:r>
       <w:r w:rsidR="00105556" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7580C62E" w14:textId="51D4B5E1" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="001C6004" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.4</w:t>
       </w:r>
       <w:r w:rsidR="00FD44B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unidad encargada del seguimiento y ejecución del contrato</w:t>
       </w:r>
       <w:r w:rsidR="00105556" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00105556" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4083,86 +4061,86 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00430124" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SI NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695CB616" w14:textId="065DA128" w:rsidR="00961D95" w:rsidRPr="00C90733" w:rsidRDefault="00961D95" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk179021657"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk179021657"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En los contratos por precios unitarios, la baja que pueda obtenerse en la adjudicación dará lugar a la ampliación del suministro</w:t>
       </w:r>
       <w:r w:rsidR="00CE792D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/servicio</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a un mayor número de unidades de los bienes objeto del contrato, sin que pueda en ningún caso sobrepasarse el importe del presupuesto base de licitación: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SI NO</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="4C93C8A2" w14:textId="77777777" w:rsidR="002F0991" w:rsidRPr="00C90733" w:rsidRDefault="00910AF3" w:rsidP="00C90733">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Valor estimado del contrato:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D88D313" w14:textId="77777777" w:rsidR="00CE792D" w:rsidRPr="00D27487" w:rsidRDefault="00CE792D" w:rsidP="00CE792D">
       <w:pPr>
@@ -4634,75 +4612,75 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. CONTRATO SUJETO A REGULACIÓN ARMONIZADA: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5C2895" w14:textId="4D220CFB" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk177546407"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk177546407"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SI NO</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk176868307"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk176868307"/>
     </w:p>
     <w:p w14:paraId="2E58CA2F" w14:textId="4ECD0748" w:rsidR="008A54DB" w:rsidRPr="00C90733" w:rsidRDefault="008A54DB" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk176859890"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk176859890"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Consultar tabla de importes y procedimientos en</w:t>
       </w:r>
       <w:r w:rsidR="00642A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00642A6F" w:rsidRPr="00163654">
           <w:rPr>
@@ -4728,53 +4706,53 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00430E13" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="12E33478" w14:textId="77777777" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="00B139E1" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Susceptible de recurso especial si su valor estimado es superior a 100.000,00 euros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D441E36" w14:textId="22404B43" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -4842,72 +4820,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y 92</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LCSP):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A11530F" w14:textId="28CE1550" w:rsidR="00AF62CB" w:rsidRPr="00C90733" w:rsidRDefault="00AF62CB" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk177546459"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk177546459"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los licitadores deberán estar en posesión de estos requisitos en la fecha de finalización del plazo de presentación de ofertas. En caso contrario serán excluidos de la licitación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF0BDA7" w14:textId="436C2A4E" w:rsidR="00457205" w:rsidRPr="00C90733" w:rsidRDefault="00457205" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk177546524"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk177546524"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Procedimiento Abierto Simplificado y Procedimiento Abierto Simplificado Sumario</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: para participar es imprescindible estar inscrito en el Registro Oficial de Empresas y Licitadores del Sector Público </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
@@ -5338,299 +5316,299 @@
         </w:rPr>
         <w:t>No obstante, el órgano de contratación podrá establecer el volumen de negocios mínimo anual exigido a los licitadores por referencia a grupos de lotes en caso de que al adjudicatario se le adjudiquen varios lotes que deban ejecutarse al mismo tiempo.</w:t>
       </w:r>
       <w:r w:rsidR="000F289F" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453B0946" w14:textId="047728BD" w:rsidR="008A54DB" w:rsidRPr="00C90733" w:rsidRDefault="008A54DB" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk176860248"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk176860248"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En el caso de que se licite a más de un lote especificar, en su caso, la solvencia económica exigida para cada lote.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="6916BD03" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El volumen anual de negocio se acreditará por medio de sus cuentas anuales aprobadas y depositadas en el Registro Mercantil, si el empresario estuviera inscrito en dicho registro, y en caso contrario por las depositadas en el registro oficial en que deba estar inscrito. Los empresarios individuales no inscritos en el Registro Mercantil acreditarán su volumen anual de negocios mediante sus libros de inventarios y cuentas anuales legalizados por el Registro Mercantil. Dicha cifra se calculará en proporción a la fecha de inicio de la actividad cuando, por dicho motivo, no se pudieran acreditar los tres últimos ejercicios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3CA8C2" w14:textId="10DD599D" w:rsidR="009A5A80" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Solvencia técnica</w:t>
+      </w:r>
+      <w:r w:rsidR="00732DF1" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y profesional</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4B40" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E22E075" w14:textId="749108E0" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="00F8095A" w:rsidP="00C90733">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Los licitadores</w:t>
+      </w:r>
+      <w:r w:rsidR="008D369D" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acreditarán su solvencia técnica mediante la relación de los principales </w:t>
+      </w:r>
+      <w:r w:rsidR="00301CD3" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trabajos </w:t>
+      </w:r>
+      <w:r w:rsidR="008D369D" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efectuados, en los tres últimos años, de igual o similar naturaleza que los que constituyen el objeto del contrato, cuyo importe anual acumulado en el año de mayor ejecución sea igual o superior al 70 por ciento de la anualidad media del contrato. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F289F" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3AE5" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Órgano proponente del contrato podrá establecer la exigencia de una solvencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>técnica</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3AE5" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> distinta </w:t>
+      </w:r>
+      <w:r w:rsidR="004606A8" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o adic</w:t>
+      </w:r>
+      <w:r w:rsidR="00426F88" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004606A8" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onal </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3AE5" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dentro de los límites establecido en el art. 90 de la LCSP</w:t>
+      </w:r>
+      <w:r w:rsidR="000F289F" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004606A8" w:rsidRPr="00C90733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267F177A" w14:textId="77777777" w:rsidR="008A54DB" w:rsidRPr="008A54DB" w:rsidRDefault="008A54DB" w:rsidP="00C90733">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk176868457"/>
+      <w:r w:rsidRPr="008A54DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En el caso de que se licite a más de un lote especificar, en su caso, la solvencia técnica exigida para cada lote.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="6916BD03" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
-[...235 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="64319085" w14:textId="11C36902" w:rsidR="004606A8" w:rsidRPr="00C90733" w:rsidRDefault="004606A8" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La acreditación se realizará mediante certificados expedidos por los destinatarios, facturas o cualquier documento en el que se acredite la naturaleza de los </w:t>
       </w:r>
       <w:r w:rsidR="00301CD3" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">trabajos </w:t>
       </w:r>
@@ -6724,51 +6702,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, o a la experiencia profesional pertinente, las empresas únicamente podrán recurrir a las capacidades de otras entidades si estas van a ejecutar las obras o prestar servicios para los cuales son necesarias dichas capacidades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F9478D" w14:textId="77777777" w:rsidR="000A6528" w:rsidRPr="00C90733" w:rsidRDefault="000A6528" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si así se establece en el apartado 16 de esta carátula, los trabajos en ella relacionados deberán ejecutarse directamente por el propio licitador o, en el caso de una oferta presentada por una unión de empresarios, por un participante en la misma.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="1C8E2125" w14:textId="2869546E" w:rsidR="00677F18" w:rsidRPr="00C90733" w:rsidRDefault="00D02566" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2041294D" w14:textId="1705778C" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -7010,74 +6988,74 @@
         </w:rPr>
         <w:t xml:space="preserve">Tramitación: </w:t>
       </w:r>
       <w:r w:rsidR="008D369D" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ordinaria / urgente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CEA994" w14:textId="1D4C5D19" w:rsidR="001F7108" w:rsidRPr="00C90733" w:rsidRDefault="002933B5" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Hlk177546648"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk177546648"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Procedimiento de adjudicación:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk93553337"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk93553337"/>
       <w:r w:rsidR="001F7108" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedimiento abierto/ Procedimiento abierto simplificado/ Procedimiento abierto simplificado abreviado</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="4955123B" w14:textId="52E0BD65" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
@@ -7134,51 +7112,51 @@
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0E2EAF" w14:textId="77777777" w:rsidR="009A2A24" w:rsidRDefault="009A2A24" w:rsidP="009A2A24">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk177546722"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk177546722"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11689">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Puede consultar en este enlace la normativa de aplicación y algunos ejemplos de criterios de adjudicación: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00D11689">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:i/>
             <w:iCs/>
@@ -7382,51 +7360,51 @@
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(El artículo 145.2 de la LCSP recoge una relación no exhaustiva de criterios cualitativos que se pueden establecer en el pliego)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C37DC95" w14:textId="5E4E6780" w:rsidR="000C5EED" w:rsidRPr="00C90733" w:rsidRDefault="005B3C14" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk172022341"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk172022341"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deberá establecerse claramente </w:t>
       </w:r>
       <w:r w:rsidR="00AA4389" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>los aspectos a valorar, los parámetros que se vayan a aplicar y la ponderación de cada uno de ellos</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
@@ -7522,51 +7500,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rango de puntuaciones para cada uno de ellos</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="236FF988" w14:textId="440FDC56" w:rsidR="002933B5" w:rsidRPr="00C90733" w:rsidRDefault="002933B5" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F84B2AC" w14:textId="10C74BC0" w:rsidR="002326D7" w:rsidRPr="00C90733" w:rsidRDefault="002326D7" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
@@ -7634,82 +7612,201 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408841B2" w14:textId="77777777" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="003838CF" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definición</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464D1FE8" w14:textId="77777777" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="003838CF" w:rsidP="00C90733">
+    <w:p w14:paraId="464D1FE8" w14:textId="07546344" w:rsidR="003838CF" w:rsidRDefault="003838CF" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fórmula</w:t>
       </w:r>
+      <w:r w:rsidR="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E30D67" w14:textId="77777777" w:rsidR="00F22CF3" w:rsidRPr="00F22CF3" w:rsidRDefault="00F22CF3" w:rsidP="00F22CF3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si el precio se valora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en un importe: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUNTOS = Puntuación máxima </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(PBL-oferta a valorar/PBL - oferta más baja)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B85F4C6" w14:textId="77777777" w:rsidR="00F22CF3" w:rsidRPr="00F22CF3" w:rsidRDefault="00F22CF3" w:rsidP="00F22CF3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si se valora la baja: PUNTOS = Puntuación máxima (baja a valorar/baja máxima)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0C06EC" w14:textId="77777777" w:rsidR="00F450CA" w:rsidRPr="00F22CF3" w:rsidRDefault="00F22CF3" w:rsidP="00F22CF3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si se valora el % de descuento: PUNTOS = Puntuación máxima (descuento a valorar/descuento máximo)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17CDE3BF" w14:textId="77777777" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="003838CF" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Puntuación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A6CF68" w14:textId="67C1FAAA" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="00A91DB1" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
@@ -7768,50 +7865,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A6FAB63" w14:textId="77777777" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="003838CF" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Definición</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190ED04E" w14:textId="77777777" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="003838CF" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fórmula</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685A03EB" w14:textId="77777777" w:rsidR="003838CF" w:rsidRPr="00C90733" w:rsidRDefault="003838CF" w:rsidP="00C90733">
@@ -8213,51 +8311,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se aplicará a la oferta considerada en su conjunto restando de la oferta económica presentada el importe correspondiente a los criterios sobre los que el licitador haya hecho oferta, según se indica en el punto anterior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D540331" w14:textId="56F44A8A" w:rsidR="00837311" w:rsidRPr="00C90733" w:rsidRDefault="00311600" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Al resultado se le aplicará lo previsto en el Artículo 85 del Real Decreto 1098/2001, de 12 de octubre, por el que se aprueba el Reglamento general de la Ley de Contratos de las Administraciones Públicas. Los licitadores presentarán la justificación de su oferta en un plazo de 4 días hábiles, contados a partir del siguiente al que reciban el requerimiento</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="6DBB77CE" w14:textId="207EC7B3" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9. FORMA DE PRESENTACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00304645" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8487,51 +8585,60 @@
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-DEUC:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Declaración responsable del licitador sobre el cumplimiento de los requisitos previos para participar en este procedimiento de contratación, conforme al formulario normalizado del “documento europeo único de contratación” (DEUC) que deberá descargar en el apartado Anexos (fichero con extensión</w:t>
+              <w:t xml:space="preserve"> Declaración responsable del licitador sobre el cumplimiento de los requisitos previos para participar en este procedimiento de contratación, conforme al formulario normalizado del “documento </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C90733">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>europeo único de contratación” (DEUC) que deberá descargar en el apartado Anexos (fichero con extensión</w:t>
             </w:r>
             <w:r w:rsidR="003F47B2" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003F47B2" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003F47B2" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
@@ -8590,51 +8697,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Una vez descargado en su ordenador deberá:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F15DFD" w14:textId="77777777" w:rsidR="00715865" w:rsidRPr="00C90733" w:rsidRDefault="00715865" w:rsidP="00C90733">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Abrir la siguiente página web: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DAFA0C1" w14:textId="77777777" w:rsidR="00715865" w:rsidRPr="00C90733" w:rsidRDefault="00FD44B6" w:rsidP="00C90733">
+          <w:p w14:paraId="3DAFA0C1" w14:textId="77777777" w:rsidR="00715865" w:rsidRPr="00C90733" w:rsidRDefault="00F22CF3" w:rsidP="00C90733">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1416"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00715865" w:rsidRPr="00C90733">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://visor.registrodelicitadores.gob.es/espd-web/filter?lang=es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="15B6F0E5" w14:textId="77777777" w:rsidR="00715865" w:rsidRPr="00C90733" w:rsidRDefault="00715865" w:rsidP="00C90733">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
@@ -9303,50 +9410,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Los licitadores designarán las partes de la información suministrada que consideren confidencial. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ABFA742" w14:textId="77777777" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="00715865" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Se excluirán de la licitación las ofertas que incluyan en el Sobre 2, datos o documentación exigida en el sobre 3</w:t>
             </w:r>
             <w:r w:rsidR="002A7585" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="656D5ECC" w14:textId="042FD9B5" w:rsidR="00715865" w:rsidRPr="00C90733" w:rsidRDefault="00715865" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
@@ -9399,51 +9507,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PROPOSICIÓN ECONÓMICA Y OTROS CRITERIOS EVALUABLES DE FORMA AUTOMÁTICA POR APLICACIÓN DE FÓRMULAS.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FDAA92D" w14:textId="2748429F" w:rsidR="00715865" w:rsidRPr="00C90733" w:rsidRDefault="00BB4E92" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00715865" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ncluirá la oferta de la empresa </w:t>
             </w:r>
             <w:r w:rsidR="00715865" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">para todos los lotes a los que licite </w:t>
             </w:r>
             <w:r w:rsidR="00715865" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9952,50 +10059,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> el compromiso de puesta a disposición de medios.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D36773" w14:textId="77777777" w:rsidR="00E9127A" w:rsidRPr="00C90733" w:rsidRDefault="00E9127A" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-Certificado de visita (Anexo XII) SI NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06F4D1A0" w14:textId="77777777" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="00E9127A" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-Otra documentación prevista en el pliego</w:t>
             </w:r>
           </w:p>
@@ -10004,51 +10112,50 @@
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A015853" w14:textId="0D848DCA" w:rsidR="00E9127A" w:rsidRPr="00C90733" w:rsidRDefault="00E9127A" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00F341ED" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo I</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10612,51 +10719,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66316726" w14:textId="77777777" w:rsidR="002A7585" w:rsidRPr="00C90733" w:rsidRDefault="002A7585" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>[Se especificará la documentación que debe presentarse y sus características (Índice, estructura, número de páginas, etc.) de forma que concuerde con los criterios de valoración establecidos en el apartado 8.1]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104F18F7" w14:textId="77777777" w:rsidR="002A7585" w:rsidRPr="00C90733" w:rsidRDefault="002A7585" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Los licitadores designarán las partes de la información suministrada que consideren confidencial. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BD963BE" w14:textId="77777777" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="002A7585" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -11080,91 +11186,91 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-Certificado de visita (Anexo XII) SI NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E94E91" w14:textId="35069C98" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="003D0127" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-Otra documentación prevista en el plieg</w:t>
             </w:r>
             <w:r w:rsidR="00D22664" w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59B23FCB" w14:textId="77777777" w:rsidR="00D22664" w:rsidRPr="00C90733" w:rsidRDefault="00D22664" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B2D061D" w14:textId="420316C6" w:rsidR="003D0127" w:rsidRPr="00C90733" w:rsidRDefault="003D0127" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-Anexo I:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> incluirá la oferta de la empresa redactada conforme al modelo fijado en el anexo 1, acompañado de los documentos que, en su caso, se exijan en el apartado 8.2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51049738" w14:textId="77777777" w:rsidR="00256083" w:rsidRPr="00C90733" w:rsidRDefault="00256083" w:rsidP="00C90733">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11414,51 +11520,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Licitación electrónica: SI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B643C30" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las proposiciones se presentarán exclusivamente de forma electrónica a través de la herramienta gratuita de Preparación y Presentación de ofertas que la Plataforma de Contratación del Sector Público pone a disposición de candidatos y licitadores para tal fin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F65C032" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="00FD44B6" w:rsidP="00C90733">
+    <w:p w14:paraId="6F65C032" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="00F22CF3" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="008D369D" w:rsidRPr="00C90733">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://contrataciondelestado.es/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D8B384C" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -11555,84 +11661,84 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El órgano de contratación podrá optar por celebrar la licitación a través de una subasta electrónica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDC3D58" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">12. PLAZOS PARA SOLICITAR </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>INFORMACIÓN ADICIONAL SOBRE LOS PLIEGOS Y DOCUMENTACIÓN COMPLEMENTARIA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2A38BA" w14:textId="544B35DF" w:rsidR="00CE717A" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se deberá solicitar al menos </w:t>
       </w:r>
       <w:r w:rsidR="003D7DCA" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="001C2141" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> / 6</w:t>
       </w:r>
       <w:r w:rsidR="009F3E34" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -12704,97 +12810,97 @@
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Hlk176417193"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>LUGAR DE EJECUCIÓN:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="2ADA4782" w14:textId="580D9691" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">16. SUBCONTRATACIÓN: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF572FA" w14:textId="784BCD60" w:rsidR="00C91CF9" w:rsidRPr="00C90733" w:rsidRDefault="00C91CF9" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Hlk177547089"/>
       <w:bookmarkStart w:id="25" w:name="_Hlk179023295"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13402,78 +13508,78 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, previa recepción de conformidad y tras la presentación de la factura, en la que se incluirán cuantos datos sean necesarios de acuerdo con las disposiciones tributarias vigentes y la descripción completa de los bienes suministrados para su identificación.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="06CC2BEC" w14:textId="77777777" w:rsidR="00504D3E" w:rsidRPr="00C90733" w:rsidRDefault="00504D3E" w:rsidP="00C90733">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Forma de pago:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DAB068" w14:textId="6BF1197B" w:rsidR="00BE2DEC" w:rsidRPr="00C90733" w:rsidRDefault="00504D3E" w:rsidP="00C90733">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00BE2DEC" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Elegir una o varias de las siguientes formas de pago, según proceda, u otra distinta que pueda establecerse en función de la naturaleza o características del contrato:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
@@ -14023,50 +14129,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18. REVISIÓN DE PRECIOS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A92A07" w14:textId="0618CBFD" w:rsidR="00457117" w:rsidRPr="00C90733" w:rsidRDefault="004D5715" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Hlk176861396"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SÍ </w:t>
       </w:r>
       <w:r w:rsidR="00504D3E" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fórmula de revisión</w:t>
       </w:r>
       <w:r w:rsidR="00457117" w:rsidRPr="00C90733">
@@ -14097,51 +14204,50 @@
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332EE936" w14:textId="77777777" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="004D5715" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="478C8357" w14:textId="077F2158" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19. MESA DE CONTRATACIÓN: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749787C7" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
@@ -14701,50 +14807,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>21. ADMISIBILIDAD DE VARIANTES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF40A52" w14:textId="77777777" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SI NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3CCBFF" w14:textId="32B84DC8" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nº</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
@@ -14766,51 +14873,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75796572" w14:textId="5CA03DAA" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Elementos y condiciones:</w:t>
       </w:r>
       <w:r w:rsidR="00391587" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391587" w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="75CF60EC" w14:textId="42CE0A99" w:rsidR="008D369D" w:rsidRPr="00C90733" w:rsidRDefault="008D369D" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -15092,84 +15198,76 @@
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Por incumplimiento del deber de remitir al ente público contratante, cuando este lo solicite, relación detallada de aquellos subcontratistas o suministradores que participen en el contrato cuando se perfeccione su participación, junto con aquellas condiciones de subcontratación de cada uno de ellos que guarden una relación directa con el plazo de pago. Asimismo, deberán aportar a solicitud del ente público contratante justificante de cumplimiento de los pagos a aquellos una vez terminada la prestación dentro de los plazos de pago legalmente establecidos en el artículo 216 y en la Ley 3/2004, de 29 de diciembre, por la que se establecen medidas de lucha contra la morosidad en las operaciones comerciales en lo que le sea de aplicación: constituye una falta muy grave y dará lugar a la imposición al contratista de una penalidad de hasta un 50 por 100 del importe del subcontrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5457AC42" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRPr="00C90733" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- Por demora respecto al cumplimiento del plazo fijado para la ejecución del contrato o sus plazos parciales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00582E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o cuando la demora en el cumplimiento de aquellos haga presumir razonablemente la imposibilidad de cumplir el plazo total</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: la Administración podrá optar, atendidas las circunstancias del caso, por la resolución </w:t>
-[...8 lines deleted...]
-        <w:t>del contrato o por la imposición de las penalidades diarias en la proporción de 0,60 euros por cada 1.000 euros del precio del contrato, IVA excluido.</w:t>
+        <w:t>: la Administración podrá optar, atendidas las circunstancias del caso, por la resolución del contrato o por la imposición de las penalidades diarias en la proporción de 0,60 euros por cada 1.000 euros del precio del contrato, IVA excluido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4278426F" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRPr="00C90733" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cada vez que las penalidades por demora alcancen un múltiplo del 5 por 100 del precio del contrato, IVA excluido, el órgano de contratación estará facultado para proceder a la resolución del mismo o acordar la continuidad de su ejecución con imposición de nuevas penalidades.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p w14:paraId="1A9969BA" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRPr="00C90733" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -15925,85 +16023,85 @@
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>establecidos en el apartado 5 de esta carátula, así como la obligación de proporcionar a la Universidad la información referida a estos medios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140C0230" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:pStyle w:val="parrafo"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- La infracción del cumplimiento de los requisitos establecidos en el apartado 2 del artículo 215 de la LCSP para proceder a la subcontratación, así como la falta de acreditación de la aptitud del subcontratista o de las circunstancias determinantes de la situación de emergencia o de las que hacen urgente la subcontratación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBC9746" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRPr="00FC7DF6" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:pStyle w:val="parrafo"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contratos con personal subrogable</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: debe de proporcionar a la Universidad, cuando esta lo solicite y en el plazo que se establezca la información, documentación y listados relativos al personal, convenio colectivo y pactos de aplicación, categoría laboral, tipo de contrato de trabajo, jornada, fecha de antigüedad, vencimiento del contrato, salario bruto anual de cada trabajador. Complementos y todo tipo de retribuciones y cotizaciones a la seguridad social]</w:t>
       </w:r>
@@ -16411,50 +16509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Cumplimiento del plazo de pago a subcontratistas y suministradores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409C0DFB" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:pStyle w:val="parrafo"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>El compromiso de</w:t>
       </w:r>
       <w:r w:rsidRPr="007D19F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dedicar o adscribir a la ejecución del contrato los medios personales o materiales </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -16477,60 +16576,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deber de remitir al ente público contratante, cuando este lo solicite, relación detallada de aquellos subcontratistas o suministradores que participen en el contrato cuando se perfeccione su participación, </w:t>
-[...8 lines deleted...]
-        <w:t>junto con aquellas condiciones de subcontratación de cada uno de ellos que guarden una relación directa con el plazo de pago. Asimismo, deberán aportar a solicitud del ente público contratante justificante de cumplimiento de los pagos a aquellos una vez terminada la prestación dentro de los plazos de pago legalmente establecidos en el artículo 216 y en la Ley 3/2004, de 29 de diciembre, por la que se establecen medidas de lucha contra la morosidad en las operaciones comerciales en lo que le sea de aplicación.</w:t>
+        <w:t>Deber de remitir al ente público contratante, cuando este lo solicite, relación detallada de aquellos subcontratistas o suministradores que participen en el contrato cuando se perfeccione su participación, junto con aquellas condiciones de subcontratación de cada uno de ellos que guarden una relación directa con el plazo de pago. Asimismo, deberán aportar a solicitud del ente público contratante justificante de cumplimiento de los pagos a aquellos una vez terminada la prestación dentro de los plazos de pago legalmente establecidos en el artículo 216 y en la Ley 3/2004, de 29 de diciembre, por la que se establecen medidas de lucha contra la morosidad en las operaciones comerciales en lo que le sea de aplicación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E207CDC" w14:textId="77777777" w:rsidR="00AA3744" w:rsidRPr="00C90733" w:rsidRDefault="00AA3744" w:rsidP="00AA3744">
       <w:pPr>
         <w:pStyle w:val="parrafo"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- C</w:t>
       </w:r>
       <w:r w:rsidRPr="006E22BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
@@ -17214,50 +17304,51 @@
     <w:p w14:paraId="2C6FEE48" w14:textId="67A4A047" w:rsidR="002020A3" w:rsidRPr="00C90733" w:rsidRDefault="00EE3BD1" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Hlk176177285"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SI NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C06D177" w14:textId="77777777" w:rsidR="00C90733" w:rsidRPr="00C90733" w:rsidRDefault="00C90733" w:rsidP="00C90733">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17310,51 +17401,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CUANDO EL RESPONSABLE DEL TRATAMIENTO ES LA UCM:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D50D578" w14:textId="3B1E6371" w:rsidR="00C37575" w:rsidRPr="00C90733" w:rsidRDefault="00C37575" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Hlk177551912"/>
       <w:bookmarkStart w:id="57" w:name="_Hlk176177339"/>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contratos cuya ejecución requiera el tratamiento por el contratista de datos personales</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SÍ NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F780321" w14:textId="05D3C82F" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="00C90733">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -18579,145 +18669,175 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1629F2D2" w14:textId="77777777" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="0066393D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Destrucción (de copias temporales)</w:t>
+              <w:t xml:space="preserve">Destrucción (de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C90733">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>copias temporales)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62552FD7" w14:textId="77777777" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="00C90733">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="791924DE" w14:textId="77777777" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="0066393D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Conservación (en sus sistemas de información)</w:t>
+              <w:t xml:space="preserve">Conservación (en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C90733">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sus sistemas de información)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54A849B7" w14:textId="77777777" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="00C90733">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5720CF11" w14:textId="77777777" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="0066393D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Otros: Acceso a los datos</w:t>
+              <w:t xml:space="preserve">Otros: Acceso a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C90733">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>los datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00096" w:rsidRPr="00C90733" w14:paraId="2D511607" w14:textId="77777777" w:rsidTr="00E00096">
         <w:trPr>
           <w:trHeight w:val="587"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A9E68CA" w14:textId="77777777" w:rsidR="00E00096" w:rsidRPr="00C90733" w:rsidRDefault="00E00096" w:rsidP="00C90733">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -19479,51 +19599,51 @@
   <w:font w:name="Prompt Thin">
     <w:altName w:val="Browallia New"/>
     <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
@@ -21746,50 +21866,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E39183B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA091F4"/>
+    <w:lvl w:ilvl="0" w:tplc="EC529932">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51CB1758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5128F56"/>
     <w:lvl w:ilvl="0" w:tplc="C3484B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1240"/>
         </w:tabs>
         <w:ind w:left="1240" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21886,51 +22119,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6280"/>
         </w:tabs>
         <w:ind w:left="6280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7000"/>
         </w:tabs>
         <w:ind w:left="7000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C87D8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFCAEDC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -21999,51 +22232,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538258FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51601E6A"/>
     <w:lvl w:ilvl="0" w:tplc="3962DD68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Prompt Thin" w:hAnsi="Prompt Thin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22112,51 +22345,51 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578678A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D1E20C8"/>
     <w:lvl w:ilvl="0" w:tplc="3962DD68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Prompt Thin" w:hAnsi="Prompt Thin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22225,51 +22458,51 @@
     <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60196CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="803882C0"/>
     <w:lvl w:ilvl="0" w:tplc="64EAFD48">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22338,51 +22571,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E476480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C7E29D2"/>
     <w:lvl w:ilvl="0" w:tplc="64EAFD48">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22451,51 +22684,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E4947CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26C25900"/>
     <w:lvl w:ilvl="0" w:tplc="CF326BE8">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22565,51 +22798,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74192961"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70000DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22714,51 +22947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="760F726A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B9A86CA"/>
     <w:lvl w:ilvl="0" w:tplc="64EAFD48">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -22827,51 +23060,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76404172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91B06FE2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22940,51 +23173,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796567B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="196A6F44"/>
     <w:lvl w:ilvl="0" w:tplc="3962DD68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Prompt Thin" w:hAnsi="Prompt Thin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23054,138 +23287,141 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -23497,50 +23733,51 @@
     <w:rsid w:val="00DF14A0"/>
     <w:rsid w:val="00DF5488"/>
     <w:rsid w:val="00DF779A"/>
     <w:rsid w:val="00E00096"/>
     <w:rsid w:val="00E12564"/>
     <w:rsid w:val="00E17062"/>
     <w:rsid w:val="00E21F33"/>
     <w:rsid w:val="00E257DE"/>
     <w:rsid w:val="00E301E6"/>
     <w:rsid w:val="00E34353"/>
     <w:rsid w:val="00E4347E"/>
     <w:rsid w:val="00E72914"/>
     <w:rsid w:val="00E83E57"/>
     <w:rsid w:val="00E85643"/>
     <w:rsid w:val="00E9127A"/>
     <w:rsid w:val="00EA26FA"/>
     <w:rsid w:val="00EA3CC2"/>
     <w:rsid w:val="00EB4FA6"/>
     <w:rsid w:val="00EB7FE3"/>
     <w:rsid w:val="00EE37AE"/>
     <w:rsid w:val="00EE3BD1"/>
     <w:rsid w:val="00EE3EF3"/>
     <w:rsid w:val="00F022DF"/>
     <w:rsid w:val="00F02D0B"/>
     <w:rsid w:val="00F218A1"/>
+    <w:rsid w:val="00F22CF3"/>
     <w:rsid w:val="00F341ED"/>
     <w:rsid w:val="00F44D00"/>
     <w:rsid w:val="00F47034"/>
     <w:rsid w:val="00F476DB"/>
     <w:rsid w:val="00F503DF"/>
     <w:rsid w:val="00F53A13"/>
     <w:rsid w:val="00F60DDD"/>
     <w:rsid w:val="00F70073"/>
     <w:rsid w:val="00F70211"/>
     <w:rsid w:val="00F8095A"/>
     <w:rsid w:val="00F94E62"/>
     <w:rsid w:val="00FA55E9"/>
     <w:rsid w:val="00FA7AD7"/>
     <w:rsid w:val="00FB0902"/>
     <w:rsid w:val="00FC3201"/>
     <w:rsid w:val="00FD44B6"/>
     <w:rsid w:val="00FF7299"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -23981,51 +24218,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0017276B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
@@ -24925,82 +25161,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB00DE9C-0A89-4F77-9E58-AB56954F87B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ADC1F1A-337A-484B-95AD-CA062DD71882}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>10329</Words>
-  <Characters>56811</Characters>
+  <Words>10373</Words>
+  <Characters>57055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>473</Lines>
+  <Lines>475</Lines>
   <Paragraphs>134</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>67006</CharactersWithSpaces>
+  <CharactersWithSpaces>67294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARGARITA BARRIO MOZO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>