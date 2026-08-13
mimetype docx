--- v0 (2026-05-16)
+++ v1 (2026-08-13)
@@ -1839,109 +1839,89 @@
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
       <w:r w:rsidR="004D7E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> del contrato: </w:t>
+        <w:t xml:space="preserve"> Responsable del contrato: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A6B0A9" w14:textId="0CED5DEE" w:rsidR="0035174B" w:rsidRPr="00B55D30" w:rsidRDefault="0035174B" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2.4</w:t>
       </w:r>
       <w:r w:rsidR="004D7E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unidad encargada del seguimiento y ejecución del contrato</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2396,51 +2376,51 @@
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiación o Cofinanciación por otros Entes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>especificar cuantías y porcentajes (total y por anualidades) y condiciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4591527C" w14:textId="77777777" w:rsidR="00DE5151" w:rsidRPr="00C90733" w:rsidRDefault="00DE5151" w:rsidP="00DE5151">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk176350440"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk176350440"/>
       <w:r w:rsidRPr="00320D2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contratos de servicios:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Posibilidad de variación, cuando la determinación del precio se realice mediante unidades de ejecución, del número de unidades a ejecutar sobre las previstas, que serán recogidas en la liquidación, siempre que no representen un incremento del gasto superior al 10 por ciento del precio del contrato (art. 309 LCSP):</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90733">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2520,51 +2500,51 @@
         <w:t xml:space="preserve">En los contratos por precios unitarios, </w:t>
       </w:r>
       <w:r w:rsidR="00E6362C" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>la baja que pueda obtenerse en la adjudicación dará lugar a la ampliación del suministro a un mayor número de unidades de los bienes objeto del contrato, sin que pueda en ningún caso sobrepasarse el importe del presupuesto base de licitación</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>SI NO</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="4AA1CC21" w14:textId="77777777" w:rsidR="0035174B" w:rsidRPr="00B55D30" w:rsidRDefault="0035174B" w:rsidP="00B55D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Valor estimado del contrato:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C20E49B" w14:textId="1BF20349" w:rsidR="0035174B" w:rsidRPr="00B55D30" w:rsidRDefault="0035174B" w:rsidP="00B55D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2741,61 +2721,61 @@
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Susceptible de recurso especial si su valor estimado es superior a 100.000,00 euros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137D0E87" w14:textId="77777777" w:rsidR="002D095F" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. REQUISITOS MÍNIMOS DE SOLVENCIA ECONÓMICA, FINANCIERA Y TÉCNICA </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk176431997"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk176431997"/>
       <w:r w:rsidR="002D095F" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(Arts. 86, 87, 89, 90 y 92 LCSP):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="64F57E28" w14:textId="20024E28" w:rsidR="00B20E91" w:rsidRPr="00B55D30" w:rsidRDefault="00B20E91" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Los licitadores incluirán en el Sobre 1 la declaración responsable (en el modelo establecido) de estar en posesión de los requisitos de solvencia que se enumeran. El propuesto como adjudicatario deberá acreditarlos documentalmente con carácter previo a la firma del contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1466720C" w14:textId="77777777" w:rsidR="00681464" w:rsidRPr="00B55D30" w:rsidRDefault="00681464" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -2937,77 +2917,77 @@
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>No obstante, el órgano de contratación podrá establecer el volumen de negocios mínimo anual exigido a los licitadores por referencia a grupos de lotes en caso de que al adjudicatario se le adjudiquen varios lotes que deban ejecutarse al mismo tiempo.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F609FA2" w14:textId="77777777" w:rsidR="00261C74" w:rsidRPr="00B55D30" w:rsidRDefault="00261C74" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk176860248"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk176860248"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En el caso de que se licite a más de un lote especificar, en su caso, la solvencia </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>económica</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> exigida para cada lote.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="30F0F4A7" w14:textId="77777777" w:rsidR="00B20E91" w:rsidRPr="00B55D30" w:rsidRDefault="00B20E91" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>El volumen anual de negocio se acreditará por medio de sus cuentas anuales aprobadas y depositadas en el Registro Mercantil, si el empresario estuviera inscrito en dicho registro, y en caso contrario por las depositadas en el registro oficial en que deba estar inscrito. Los empresarios individuales no inscritos en el Registro Mercantil acreditarán su volumen anual de negocios mediante sus libros de inventarios y cuentas anuales legalizados por el Registro Mercantil. Dicha cifra se calculará en proporción a la fecha de inicio de la actividad cuando, por dicho motivo, no se pudieran acreditar los tres últimos ejercicios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E667D0" w14:textId="4A0BB629" w:rsidR="00B20E91" w:rsidRPr="00B55D30" w:rsidRDefault="00B20E91" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -4740,82 +4720,82 @@
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>8. CRITERIOS DE ADJUDICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14662ACD" w14:textId="77777777" w:rsidR="00681464" w:rsidRPr="00B55D30" w:rsidRDefault="00681464" w:rsidP="00B55D30">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk177036359"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk177036359"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">[Puede consultar en este enlace la normativa de aplicación y algunos ejemplos de criterios de adjudicación: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B55D30">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://www.ucm.es/file/criterios-adjudicacion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="192D1D30" w14:textId="07C46512" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. </w:t>
       </w:r>
@@ -4895,269 +4875,415 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(El artículo 145.2 de la LCSP recoge una relación no exhaustiva de criterios cualitativos que se pueden establecer en el pliego)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DDD1CE" w14:textId="570F6D01" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk172022341"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk172022341"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Deberá establecerse claramente los aspectos a valorar, los parámetros que se vayan a aplicar y la ponderación de cada uno de ellos. No son valorables los requisitos exigidos como mínimos en el PPT</w:t>
       </w:r>
       <w:r w:rsidR="00003304" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="56C69B7C" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterio/s evaluables automáticamente mediante la aplicación de fórmulas: Ponderación: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C47C11C" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Criterio precio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C81994" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Definición</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="56C69B7C" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="228A0468" w14:textId="7D64720D" w:rsidR="006E075F" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-          <w:b/>
-[...51 lines deleted...]
-    <w:p w14:paraId="07C81994" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Fórmula</w:t>
+      </w:r>
+      <w:r w:rsidR="00F450CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1178501E" w14:textId="1D91F1C8" w:rsidR="00F450CA" w:rsidRDefault="00F450CA" w:rsidP="0001702E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el precio se </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3710">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>valora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en un importe</w:t>
+      </w:r>
+      <w:r w:rsidR="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0001702E" w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PUNTOS = Puntuación máxima (PBL-oferta a valorar/PBL - oferta más baja)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8F22FE" w14:textId="6CDC0157" w:rsidR="0001702E" w:rsidRDefault="0001702E" w:rsidP="00312DB2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Si se valora la baja:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>PUNTOS = Puntuación máxima (baja a valorar/baja máxima)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2C635C" w14:textId="1DB868C9" w:rsidR="0001702E" w:rsidRPr="0001702E" w:rsidRDefault="0001702E" w:rsidP="003A0D34">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Si se valora el % de descuento:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>PUNTOS = Puntuación máxima (descuento a valorar/descuento máximo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D7C1C1" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Definición</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="228A0468" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+        <w:t>Puntuación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2730D6E4" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">8.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Otros criterios evaluables automáticamente mediante la aplicación de fórmulas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB82BDF" w14:textId="77777777" w:rsidR="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Cuando además del precio se incluyan otros criterios valorables mediante la aplicación de fórmulas, a los solos efectos de calcular si las ofertas están incursas en presunción de temeridad, se asignará una valoración del precio, al menos a uno de los criterios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378DD9B9" w14:textId="0F53C4F9" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Fórmula</w:t>
-[...90 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Definición</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E65191" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Fórmula</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D40CD4" w14:textId="77777777" w:rsidR="006E075F" w:rsidRPr="00B55D30" w:rsidRDefault="006E075F" w:rsidP="00B55D30">
       <w:pPr>
@@ -5622,85 +5748,85 @@
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>La negociación se desarrollará en sucesivas fases con el fin de reducir progresivamente el número de ofertas a negociar mediante la aplicación de los criterios de adjudicación señalados en el apartado 8 anterior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F37F976" w14:textId="77777777" w:rsidR="00B55D30" w:rsidRPr="00B55D30" w:rsidRDefault="00B55D30" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tras la fase de negociación se invitará a los licitadores a presentar su oferta final a la que se aplicarán los criterios de valoración establecidos en este apartado.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="07595D24" w14:textId="77777777" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>9. FORMA DE PRESENTACIÓN DE LA DOCUMENTACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A56D8F1" w14:textId="77777777" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk177553689"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Las proposiciones y la documentación que las acompaña se presentarán en los SOBRES, que se indiquen en la invitación, firmados por el licitador o persona que lo represente. No se incluirá ningún logotipo ni imagen corporativa o institucional de la Universidad Complutense de Madrid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CD4521" w14:textId="2594B338" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">En todo caso se presentará </w:t>
       </w:r>
       <w:r w:rsidR="00003304" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>la siguiente documentación</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
@@ -5825,51 +5951,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>na vez descargado en su ordenador deberá:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C202599" w14:textId="77777777" w:rsidR="00761DC1" w:rsidRPr="00B55D30" w:rsidRDefault="00761DC1" w:rsidP="00B55D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrir la siguiente página web: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484F1475" w14:textId="77777777" w:rsidR="00761DC1" w:rsidRPr="00B55D30" w:rsidRDefault="004D7E42" w:rsidP="00B55D30">
+    <w:p w14:paraId="484F1475" w14:textId="77777777" w:rsidR="00761DC1" w:rsidRPr="00B55D30" w:rsidRDefault="008B3710" w:rsidP="00B55D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00761DC1" w:rsidRPr="00B55D30">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://visor.registrodelicitadores.gob.es/espd-web/filter?lang=es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CD096FC" w14:textId="77777777" w:rsidR="00761DC1" w:rsidRPr="00B55D30" w:rsidRDefault="00761DC1" w:rsidP="00B55D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
@@ -6146,87 +6272,97 @@
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[Contratos cuya ejecución requiera </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>el tratamiento por el contratista de datos personales</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> por cuenta del responsable del tratamiento: Los licitadores deben indicar en su oferta: si tienen previsto subcontratar los servidores o los servicios asociados a los mismos y el nombre o el perfil empresarial, definido por referencia a las condiciones de solvencia profesional o técnica de los subcontratistas a los que se vaya a encomendar su realización]</w:t>
+        <w:t xml:space="preserve"> por cuenta del responsable del tratamiento: Los licitadores deben indicar en su oferta: si tienen previsto subcontratar los servidores o los servicios asociados a los mismos y el nombre o el perfil empresarial, definido por referencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>a las condiciones de solvencia profesional o técnica de los subcontratistas a los que se vaya a encomendar su realización]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7494B045" w14:textId="073B4A32" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Los licitadores designarán las partes de la información suministrada que consideren confidencial</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="33E1CF64" w14:textId="77777777" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Univers"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Lucida Sans Unicode"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>INFORMACIÓN SOBRE LAS CONDICIONES DE SUBROGACIÓN EN CONTRATOS DE TRABAJO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9FB0D3" w14:textId="5AFE94AB" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Univers"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -6668,50 +6804,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBF0B43" w14:textId="77777777" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="544" w:hanging="544"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Porcentaje: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13807A4D" w14:textId="77777777" w:rsidR="00D94249" w:rsidRPr="00B55D30" w:rsidRDefault="00D94249" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk177553761"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
@@ -6779,51 +6916,50 @@
         <w:t>XXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C323A7B" w14:textId="77777777" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="544" w:hanging="544"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fecha en la que se iniciará el plazo de ejecución: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>[Cumplimente o elimine los apartados que no sean necesarios]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFA54AE" w14:textId="77777777" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1088" w:hanging="544"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7447,59 +7583,59 @@
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Contratos de servicios cuya ejecución requiera el tratamiento por el contratista de datos personales por cuenta del responsable del tratamiento: Los licitadores deben indicar en su oferta, si tienen previsto subcontratar los servidores o los servicios asociados a los mismos, el nombre o el perfil empresarial, definido por referencia a las condiciones de solvencia profesional o técnica, de los subcontratistas a los que se vaya a encomendar su realización.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="7E28A06D" w14:textId="09502138" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">En todo caso, el contratista deberá comunicar por escrito, tras la adjudicación del contrato y, a más tardar, cuando inicie la ejecución de este, al órgano de contratación la intención de celebrar los subcontratos, señalando la parte de la prestación que se pretende subcontratar y la identidad, datos de contacto y representante o representantes legales del subcontratista, y justificando suficientemente la aptitud de este para ejecutarla por referencia a los elementos técnicos y humanos de que dispone y a su </w:t>
+        <w:t xml:space="preserve">En todo caso, el contratista deberá comunicar por escrito, tras la adjudicación del contrato y, a más tardar, cuando inicie la ejecución de este, al órgano de contratación la intención de celebrar los </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>experiencia, y acreditando que el mismo no se encuentra incurso en prohibición de contratar de acuerdo con el artículo 71</w:t>
+        <w:t>subcontratos, señalando la parte de la prestación que se pretende subcontratar y la identidad, datos de contacto y representante o representantes legales del subcontratista, y justificando suficientemente la aptitud de este para ejecutarla por referencia a los elementos técnicos y humanos de que dispone y a su experiencia, y acreditando que el mismo no se encuentra incurso en prohibición de contratar de acuerdo con el artículo 71</w:t>
       </w:r>
       <w:r w:rsidR="00F001CA" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la LCSP</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779F8336" w14:textId="77777777" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -7951,89 +8087,89 @@
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">18. REVISIÓN DE PRECIOS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2D036C" w14:textId="77777777" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk177554900"/>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SÍ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>[Fórmula de revisión. Real Decreto 55/2017, de 3 de febrero, por el que se desarrolla la Ley 2/2015, de 30 de marzo, de desindexación de la economía española, artículos 7 a 10]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E90A58" w14:textId="77777777" w:rsidR="006A3024" w:rsidRPr="00B55D30" w:rsidRDefault="006A3024" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B568EB" w14:textId="5F7FAC43" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>19.  JUNTA DE CONTRATACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00705304" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>/ MESA DE CONTRATACIÓN</w:t>
@@ -8362,67 +8498,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>- El incumplimiento de las condiciones esenciales de ejecución del contrato facultará a la Universidad a imponer una penalidad del 10% del precio del contrato que podrá incrementar en un 10% adicional a la anteriormente impuesta para los sucesivos incumplimientos. En cada uno de ellos, incluido el primero, la Universidad podrá optar por la imposición de penalidades o por la resolución del contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64272663" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Hlk179790216"/>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">- La infracción del cumplimiento de los requisitos establecidos en el apartado 2 del artículo 215 de la LCSP para proceder a la subcontratación, así como la falta de acreditación de la aptitud del subcontratista o de las circunstancias determinantes de la situación de emergencia o de las que hacen urgente la subcontratación, </w:t>
+        <w:t xml:space="preserve">- La infracción del cumplimiento de los requisitos establecidos en el apartado 2 del artículo 215 de la LCSP para proceder a la subcontratación, así como la falta de acreditación de la aptitud del subcontratista o de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">las circunstancias determinantes de la situación de emergencia o de las que hacen urgente la subcontratación, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">darán lugar a la imposición al contratista de una penalidad de hasta un 50 por 100 del importe del subcontrato o la resolución del contrato, siempre y cuando se cumplan los requisitos </w:t>
-[...7 lines deleted...]
-        <w:t>establecidos en el segundo párrafo de la letra f) del apartado 1 del artículo 211 de la LCSP. Se califica como incumplimiento grave.</w:t>
+        <w:t>darán lugar a la imposición al contratista de una penalidad de hasta un 50 por 100 del importe del subcontrato o la resolución del contrato, siempre y cuando se cumplan los requisitos establecidos en el segundo párrafo de la letra f) del apartado 1 del artículo 211 de la LCSP. Se califica como incumplimiento grave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF880BA" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>- Por incumplimiento del deber de remitir al ente público contratante, cuando este lo solicite, relación detallada de aquellos subcontratistas o suministradores que participen en el contrato cuando se perfeccione su participación, junto con aquellas condiciones de subcontratación de cada uno de ellos que guarden una relación directa con el plazo de pago. Asimismo, deberán aportar a solicitud del ente público contratante justificante de cumplimiento de los pagos a aquellos una vez terminada la prestación dentro de los plazos de pago legalmente establecidos en el artículo 216 y en la Ley 3/2004, de 29 de diciembre, por la que se establecen medidas de lucha contra la morosidad en las operaciones comerciales en lo que le sea de aplicación: constituye una falta muy grave y dará lugar a la imposición al contratista de una penalidad de hasta un 50 por 100 del importe del subcontrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746F3476" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
@@ -8877,91 +9013,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Formalización.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="550EC520" w14:textId="77777777" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>25. CONDICIONES ESENCIALES Y CONDICIONES ESPECIALES DE EJECUCIÓN DE CARÁTER ESENCIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC53CA0" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Hlk177547531"/>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>25. A Son condiciones esenciales de ejecución del contrato:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="1BB380B9" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- Todos los elementos que constituyan la oferta del adjudicatario, tanto a la referida a los criterios </w:t>
       </w:r>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Courier New"/>
           <w:spacing w:val="-3"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>cuya cuantificación dependa de un juicio de valor como a los evaluables automáticamente mediante la aplicación de fórmulas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505DEE55" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
@@ -9300,62 +9436,52 @@
         </w:rPr>
         <w:t>Los siguientes apartados del PPT: 4.1, 4.5, 4.9, 4.10, 4.13, 5, 6, 8.1, 8.2, 8.3, 8.4, 9, 10 y 11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E4AFAD" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El servicio se ejecutará con métodos, prácticas y productos respetuosos para el medio ambiente y la salud laboral. Los criterios ambientales se centrarán en reducir el impacto ambiental en las tareas, los productos y la maquinaria y hacer una correcta gestión de los residuos peligrosos. La </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>empresa formará a los trabajadores para la realización de las tareas de forma responsable para su salud y el medio ambiente. Esta condición esencial tiene, asimismo, carácter de condición especial de ejecución del contrato.]</w:t>
+        <w:t>El servicio se ejecutará con métodos, prácticas y productos respetuosos para el medio ambiente y la salud laboral. Los criterios ambientales se centrarán en reducir el impacto ambiental en las tareas, los productos y la maquinaria y hacer una correcta gestión de los residuos peligrosos. La empresa formará a los trabajadores para la realización de las tareas de forma responsable para su salud y el medio ambiente. Esta condición esencial tiene, asimismo, carácter de condición especial de ejecución del contrato.]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p w14:paraId="243440D0" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>25. B Son condiciones especiales de ejecución del contrato:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A7318D" w14:textId="77777777" w:rsidR="00F41EBF" w:rsidRPr="00F41EBF" w:rsidRDefault="00F41EBF" w:rsidP="00F41EBF">
@@ -9784,81 +9910,81 @@
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Momento de la entrega: se entregarán con carácter previo a la formalización contractual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0232AFD7" w14:textId="77777777" w:rsidR="00BA31D0" w:rsidRPr="00B55D30" w:rsidRDefault="00BA31D0" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>27 PRESENTACIÓN DE UN PROGRAMA DE TRABAJO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E257BE6" w14:textId="401A8F35" w:rsidR="0055071E" w:rsidRPr="00B55D30" w:rsidRDefault="0055071E" w:rsidP="00B55D30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[La exigencia de un programa de trabajo supone que el Pliego de Prescripciones Técnicas debe definir su contenido y plazo de presentación. Deberá aprobarse por el Órgano de Contratación previo informe favorable del </w:t>
       </w:r>
       <w:r w:rsidR="00D94249" w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>esponsable del contrato]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0F0ABB" w14:textId="77777777" w:rsidR="0055071E" w:rsidRPr="00B55D30" w:rsidRDefault="0055071E" w:rsidP="00B55D30">
       <w:pPr>
@@ -12072,114 +12198,114 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="76495017" w14:textId="7FBCF647" w:rsidR="00342CE0" w:rsidRDefault="00BA31D0" w:rsidP="00342CE0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>PROCEDIMIENTO NEGOCIADO SIN PUBLICIDAD</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="75928627" w14:textId="77777777" w:rsidR="00342CE0" w:rsidRDefault="004D7E42">
+  <w:p w14:paraId="75928627" w14:textId="77777777" w:rsidR="00342CE0" w:rsidRDefault="008B3710">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45ED102F" w14:textId="77777777" w:rsidR="00475E89" w:rsidRDefault="007B1C54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6EF4D352" w14:textId="77777777" w:rsidR="00475E89" w:rsidRDefault="007B1C54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -12869,113 +12995,116 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA2C85"/>
     <w:rsid w:val="00003304"/>
+    <w:rsid w:val="0001702E"/>
     <w:rsid w:val="0002090B"/>
     <w:rsid w:val="00021908"/>
     <w:rsid w:val="00022839"/>
     <w:rsid w:val="00071C3D"/>
     <w:rsid w:val="000B0A28"/>
     <w:rsid w:val="001F210A"/>
     <w:rsid w:val="00261C74"/>
     <w:rsid w:val="00281101"/>
     <w:rsid w:val="002C16A8"/>
     <w:rsid w:val="002C5D0C"/>
     <w:rsid w:val="002D095F"/>
     <w:rsid w:val="00340C4C"/>
     <w:rsid w:val="00344C19"/>
     <w:rsid w:val="00347810"/>
     <w:rsid w:val="0035174B"/>
     <w:rsid w:val="00426EFE"/>
     <w:rsid w:val="00475E89"/>
     <w:rsid w:val="004C3F30"/>
     <w:rsid w:val="004D7E42"/>
     <w:rsid w:val="00500731"/>
     <w:rsid w:val="00503467"/>
     <w:rsid w:val="0055071E"/>
     <w:rsid w:val="005608AA"/>
     <w:rsid w:val="0057082A"/>
     <w:rsid w:val="005A7411"/>
     <w:rsid w:val="00657920"/>
     <w:rsid w:val="00681464"/>
     <w:rsid w:val="00684180"/>
     <w:rsid w:val="006A3024"/>
     <w:rsid w:val="006E075F"/>
     <w:rsid w:val="00705304"/>
     <w:rsid w:val="00761DC1"/>
     <w:rsid w:val="00762AC9"/>
     <w:rsid w:val="007B1C54"/>
     <w:rsid w:val="007E112C"/>
     <w:rsid w:val="0080205E"/>
     <w:rsid w:val="00817D49"/>
     <w:rsid w:val="00820ABA"/>
     <w:rsid w:val="00835FD5"/>
     <w:rsid w:val="00875939"/>
+    <w:rsid w:val="008B3710"/>
     <w:rsid w:val="009A113C"/>
     <w:rsid w:val="009C356B"/>
     <w:rsid w:val="009E0D62"/>
     <w:rsid w:val="00AF61DE"/>
     <w:rsid w:val="00B20E91"/>
     <w:rsid w:val="00B304B2"/>
     <w:rsid w:val="00B55D30"/>
     <w:rsid w:val="00BA31D0"/>
     <w:rsid w:val="00C53E41"/>
     <w:rsid w:val="00CB58D3"/>
     <w:rsid w:val="00D00FBE"/>
     <w:rsid w:val="00D106D3"/>
     <w:rsid w:val="00D94249"/>
     <w:rsid w:val="00D955DF"/>
     <w:rsid w:val="00DA2C85"/>
     <w:rsid w:val="00DB77E5"/>
     <w:rsid w:val="00DD78DC"/>
     <w:rsid w:val="00DE5151"/>
     <w:rsid w:val="00E129BD"/>
     <w:rsid w:val="00E45D96"/>
     <w:rsid w:val="00E6362C"/>
     <w:rsid w:val="00F001CA"/>
     <w:rsid w:val="00F41EBF"/>
+    <w:rsid w:val="00F450CA"/>
     <w:rsid w:val="00F65034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -13365,51 +13494,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BA31D0"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
@@ -14020,50 +14148,59 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="ae9722c6-9926-4900-a973-4bd86ef6c24c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008058C0EE5ABF644596FBAB68530B6D4B" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c996bb5fe40fd15bbf4611b093ef5b00">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ae9722c6-9926-4900-a973-4bd86ef6c24c" xmlns:ns4="1a8c4414-03ba-470a-98bb-aa3d4248bc8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9bcdedfa403d2533abd8c609b810380" ns3:_="" ns4:_="">
     <xsd:import namespace="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
     <xsd:import namespace="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
@@ -14258,135 +14395,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCB2217E-536E-4BFD-BE90-0DAA6C59704E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A8169B4-5C5B-4199-8851-233BCED49D03}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B029D4E-39CD-4DC0-AB89-0682D15C45D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
     <ds:schemaRef ds:uri="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>8700</Words>
-  <Characters>47850</Characters>
+  <Words>8744</Words>
+  <Characters>48094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>398</Lines>
-  <Paragraphs>112</Paragraphs>
+  <Lines>400</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56438</CharactersWithSpaces>
+  <CharactersWithSpaces>56725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARIA PILAR MARTIN SANZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008058C0EE5ABF644596FBAB68530B6D4B</vt:lpwstr>
   </property>
 </Properties>
 </file>