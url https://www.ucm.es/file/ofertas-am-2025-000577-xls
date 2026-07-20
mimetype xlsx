--- v0 (2026-06-16)
+++ v1 (2026-07-20)
@@ -19,53 +19,53 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Común\000 WEB PERFIL DEL CONTRATANTE\02 PROCEDIMIENTOS DE CONTRATACION\08 ACUERDOS MARCO-SDA\02 A UCM\02A 53-25-REPARACIONES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13CEA979-5EED-416C-9F6C-97DB2E1BB3A5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1455BEA4-A1D6-4BBD-B7B4-BF2952217619}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17250" windowHeight="10395" tabRatio="694" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12210" windowHeight="9630" tabRatio="694" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LOTE 1" sheetId="1" r:id="rId1"/>
     <sheet name="LOTE 2" sheetId="9" r:id="rId2"/>
     <sheet name="LOTE 3" sheetId="8" r:id="rId3"/>
     <sheet name="LOTE 4" sheetId="7" r:id="rId4"/>
     <sheet name="LOTE 5" sheetId="6" r:id="rId5"/>
     <sheet name="LOTE 6" sheetId="5" r:id="rId6"/>
     <sheet name="LOTE 7" sheetId="4" r:id="rId7"/>
     <sheet name="LOTE 8" sheetId="3" r:id="rId8"/>
     <sheet name="LOTE 9" sheetId="2" r:id="rId9"/>
     <sheet name="LOTE 10" sheetId="10" r:id="rId10"/>
     <sheet name="LOTE 11" sheetId="11" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'LOTE 1'!$A$1:$F$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'LOTE 1'!$A$1:$E$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'LOTE 1'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
@@ -1499,82 +1499,82 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -2088,51 +2088,51 @@
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
     </row>
     <row r="4" spans="1:28" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="28" t="s">
         <v>144</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>223</v>
       </c>
       <c r="C4" s="6">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E4" s="34">
         <v>0.06</v>
       </c>
-      <c r="F4" s="60" t="s">
+      <c r="F4" s="50" t="s">
         <v>221</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9"/>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
@@ -2929,227 +2929,227 @@
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="27"/>
       <c r="AA20" s="27"/>
       <c r="AB20" s="27"/>
     </row>
     <row r="22" spans="1:28" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="50" t="s">
+      <c r="B22" s="51" t="s">
         <v>134</v>
       </c>
-      <c r="C22" s="50"/>
-[...2 lines deleted...]
-      <c r="F22" s="50"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B23" s="50"/>
-[...3 lines deleted...]
-      <c r="F23" s="50"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
     </row>
     <row r="24" spans="1:28" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="50"/>
-[...3 lines deleted...]
-      <c r="F24" s="50"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B25" s="50"/>
-[...3 lines deleted...]
-      <c r="F25" s="50"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="51"/>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B26" s="50"/>
-[...3 lines deleted...]
-      <c r="F26" s="50"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B27" s="50"/>
-[...3 lines deleted...]
-      <c r="F27" s="50"/>
+      <c r="B27" s="51"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B28" s="50"/>
-[...3 lines deleted...]
-      <c r="F28" s="50"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B29" s="50"/>
-[...3 lines deleted...]
-      <c r="F29" s="50"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B30" s="50"/>
-[...3 lines deleted...]
-      <c r="F30" s="50"/>
+      <c r="B30" s="51"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B31" s="50"/>
-[...3 lines deleted...]
-      <c r="F31" s="50"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="B32" s="50"/>
-[...3 lines deleted...]
-      <c r="F32" s="50"/>
+      <c r="B32" s="51"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
     </row>
     <row r="33" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B33" s="50"/>
-[...3 lines deleted...]
-      <c r="F33" s="50"/>
+      <c r="B33" s="51"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="51"/>
+      <c r="F33" s="51"/>
     </row>
     <row r="34" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B34" s="50"/>
-[...3 lines deleted...]
-      <c r="F34" s="50"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
     </row>
     <row r="35" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B35" s="50"/>
-[...3 lines deleted...]
-      <c r="F35" s="50"/>
+      <c r="B35" s="51"/>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="51"/>
     </row>
     <row r="36" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B36" s="50"/>
-[...3 lines deleted...]
-      <c r="F36" s="50"/>
+      <c r="B36" s="51"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="51"/>
     </row>
     <row r="37" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B37" s="50"/>
-[...3 lines deleted...]
-      <c r="F37" s="50"/>
+      <c r="B37" s="51"/>
+      <c r="C37" s="51"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
     </row>
     <row r="38" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B38" s="50"/>
-[...3 lines deleted...]
-      <c r="F38" s="50"/>
+      <c r="B38" s="51"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
     </row>
     <row r="39" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B39" s="50"/>
-[...3 lines deleted...]
-      <c r="F39" s="50"/>
+      <c r="B39" s="51"/>
+      <c r="C39" s="51"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F12" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState ref="A2:F10">
       <sortCondition ref="B1:B10"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="B22:F39"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{0113302B-4BDE-4329-A176-8AC210D5F83C}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{96FEF179-8F92-4591-95B9-507FFDA95409}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{D3A777D3-2EA9-47C2-AA10-0C674407EEF6}"/>
     <hyperlink ref="F6" r:id="rId4" xr:uid="{87185035-3893-4963-8F8C-1A8BC077A3C0}"/>
     <hyperlink ref="F7" r:id="rId5" xr:uid="{10C9CAE8-3376-4966-9C8B-EB30C47F17F9}"/>
     <hyperlink ref="F8" r:id="rId6" xr:uid="{43090CA7-479E-4E7C-B953-C8B9574E9ED1}"/>
     <hyperlink ref="F5" r:id="rId7" xr:uid="{A5608741-CA65-4F97-B46D-19332100AD8A}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{5165B668-DB1A-4BD6-BD54-5CA4D171D1B6}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{487A1104-C53E-4ECD-9178-0D9067CC3DDC}"/>
     <hyperlink ref="F11" r:id="rId10" xr:uid="{E6308C32-B61B-48CD-943B-6C129C6A5AC8}"/>
     <hyperlink ref="F12" r:id="rId11" xr:uid="{4D0B8356-819B-4BBD-A245-C230784EA7A9}"/>
     <hyperlink ref="F13" r:id="rId12" xr:uid="{78BC189A-D41F-40B5-B476-B1A109E03260}"/>
     <hyperlink ref="F14" r:id="rId13" xr:uid="{D8942DA0-1CCD-4E22-943C-944A7A78CEF9}"/>
     <hyperlink ref="F15" r:id="rId14" xr:uid="{25ADAB47-A34D-49B4-9DBB-34908487A0E2}"/>
     <hyperlink ref="F16" r:id="rId15" xr:uid="{1A4D9604-C600-458A-A6FD-00C176344BA0}"/>
     <hyperlink ref="F17" r:id="rId16" xr:uid="{8873B331-422C-4137-84E1-750764C91D93}"/>
     <hyperlink ref="F19" r:id="rId17" xr:uid="{33A68047-A7D8-4F2D-9F0E-5B79A077DCDA}"/>
     <hyperlink ref="F18" r:id="rId18" xr:uid="{942D7CDC-B6AC-40FD-91B7-B898D0F9F486}"/>
   </hyperlinks>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId19"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9631FEE-EEDF-4126-AFF7-3F10B70D97A0}">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.42578125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="10" customWidth="1"/>
     <col min="8" max="9" width="11.85546875" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="24" t="s">
         <v>5</v>
@@ -3293,138 +3293,138 @@
       <c r="G6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="11"/>
     </row>
     <row r="7" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="32"/>
       <c r="B7" s="44"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="37"/>
       <c r="F7" s="26"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="25"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B9" s="58" t="s">
+      <c r="B9" s="59" t="s">
         <v>180</v>
       </c>
-      <c r="C9" s="59"/>
-[...2 lines deleted...]
-      <c r="F9" s="59"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B10" s="59"/>
-[...3 lines deleted...]
-      <c r="F10" s="59"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B11" s="59"/>
-[...3 lines deleted...]
-      <c r="F11" s="59"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B12" s="59"/>
-[...3 lines deleted...]
-      <c r="F12" s="59"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B13" s="59"/>
-[...3 lines deleted...]
-      <c r="F13" s="59"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B14" s="59"/>
-[...3 lines deleted...]
-      <c r="F14" s="59"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B15" s="59"/>
-[...3 lines deleted...]
-      <c r="F15" s="59"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B16" s="59"/>
-[...3 lines deleted...]
-      <c r="F16" s="59"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B9:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{0A10BF05-C8C5-44A3-9B90-7DB3B43F84E2}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{90302B1E-C854-4574-B70B-FC25FFE3EBDC}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{7FF9088E-E332-4C39-833A-42C8CA763BEE}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{1C87E967-3FEF-435B-AC80-74EECFE8059F}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{A10536E1-9359-4B6F-805A-CEF4A251E890}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B8C7783-43C6-47F4-BEE6-CF8173667577}">
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="D20" sqref="D20"/>
+      <selection pane="bottomRight" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="10" customWidth="1"/>
     <col min="8" max="9" width="11.85546875" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="5" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="24" t="s">
         <v>5</v>
@@ -3514,136 +3514,136 @@
       </c>
       <c r="E4" s="34">
         <v>0.06</v>
       </c>
       <c r="F4" s="46" t="s">
         <v>211</v>
       </c>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="59" t="s">
         <v>181</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="F7" s="59"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B8" s="59"/>
-[...3 lines deleted...]
-      <c r="F8" s="59"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B9" s="59"/>
-[...3 lines deleted...]
-      <c r="F9" s="59"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B10" s="59"/>
-[...3 lines deleted...]
-      <c r="F10" s="59"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B11" s="59"/>
-[...3 lines deleted...]
-      <c r="F11" s="59"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B12" s="59"/>
-[...3 lines deleted...]
-      <c r="F12" s="59"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B13" s="59"/>
-[...3 lines deleted...]
-      <c r="F13" s="59"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B14" s="59"/>
-[...3 lines deleted...]
-      <c r="F14" s="59"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B7:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{7B86F467-949E-4068-8BA0-9BAA9D91F5B9}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{2E0BEEDB-DF61-423D-85B9-1A9C5FD79F6B}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{E9AF3D30-8A91-422D-B8B4-4EAF08EAA2F5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5557D4EF-7AA6-4921-8FAB-B6B2CAD03747}">
   <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.85546875" style="10" customWidth="1"/>
     <col min="8" max="13" width="11.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>5</v>
@@ -3966,170 +3966,170 @@
         <v>6</v>
       </c>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="25"/>
       <c r="B12" s="25"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="B14" s="53" t="s">
+      <c r="B14" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="53"/>
-[...2 lines deleted...]
-      <c r="F14" s="53"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="52"/>
-[...2 lines deleted...]
-      <c r="F15" s="52"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="B16" s="52"/>
-[...3 lines deleted...]
-      <c r="F16" s="52"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B17" s="52"/>
-[...3 lines deleted...]
-      <c r="F17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B18" s="52"/>
-[...3 lines deleted...]
-      <c r="F18" s="52"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B19" s="52"/>
-[...3 lines deleted...]
-      <c r="F19" s="52"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="52"/>
-[...3 lines deleted...]
-      <c r="F20" s="52"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B21" s="52"/>
-[...3 lines deleted...]
-      <c r="F21" s="52"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
     </row>
     <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B22" s="52"/>
-[...3 lines deleted...]
-      <c r="F22" s="52"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B23" s="52"/>
-[...3 lines deleted...]
-      <c r="F23" s="52"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B24" s="52"/>
-[...3 lines deleted...]
-      <c r="F24" s="52"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
     </row>
   </sheetData>
   <sortState ref="B2:F5">
     <sortCondition ref="B2:B5"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B15:F24"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{A5825342-F5F6-4666-BED0-E5DF1F0DAA99}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{18B53BF5-BF30-4D14-82A5-7C0B3D05BAD7}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{D72CF11D-ABCF-47FA-B850-55464CC5F930}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{4227FB02-B103-46D4-9095-C697C9DEA1F0}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{81B618BD-ED4A-4249-A46E-293DD061715D}"/>
     <hyperlink ref="F8" r:id="rId6" xr:uid="{04F0FE10-9E2E-4E4C-A67A-414BA96B3046}"/>
     <hyperlink ref="F7" r:id="rId7" xr:uid="{72D1A002-5AFA-4DAB-9F25-6D500486F44B}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{7B1767FF-815C-4CF2-9045-92CA758E5BB0}"/>
     <hyperlink ref="F11" r:id="rId9" xr:uid="{6390A119-12FA-499A-ABAC-85CB978252F0}"/>
     <hyperlink ref="F10" r:id="rId10" xr:uid="{DB9A614B-BCFE-49A3-91B8-7ACCC55A52A1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58C2EA43-41D1-4345-A6E3-C9A024AA7A8D}">
   <dimension ref="A1:R25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="40.28515625" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.140625" style="10" customWidth="1"/>
     <col min="8" max="9" width="11.140625" style="10"/>
     <col min="10" max="10" width="12" style="10" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="10" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="10"/>
     <col min="14" max="14" width="11.42578125" style="10"/>
     <col min="15" max="15" width="12" style="10" customWidth="1"/>
     <col min="16" max="17" width="11.85546875" style="10" customWidth="1"/>
     <col min="18" max="18" width="11" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="232.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>2</v>
       </c>
@@ -4482,182 +4482,182 @@
       <c r="D10" s="33" t="s">
         <v>157</v>
       </c>
       <c r="E10" s="34">
         <v>0</v>
       </c>
       <c r="F10" s="46" t="s">
         <v>204</v>
       </c>
       <c r="G10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="21"/>
       <c r="R10" s="21"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="52" t="s">
         <v>135</v>
       </c>
-      <c r="C13" s="52"/>
-[...2 lines deleted...]
-      <c r="F13" s="52"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="B14" s="52"/>
-[...3 lines deleted...]
-      <c r="F14" s="52"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="53"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="B15" s="52"/>
-[...3 lines deleted...]
-      <c r="F15" s="52"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="B16" s="52"/>
-[...3 lines deleted...]
-      <c r="F16" s="52"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B17" s="52"/>
-[...3 lines deleted...]
-      <c r="F17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B18" s="52"/>
-[...3 lines deleted...]
-      <c r="F18" s="52"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B19" s="52"/>
-[...3 lines deleted...]
-      <c r="F19" s="52"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="52"/>
-[...3 lines deleted...]
-      <c r="F20" s="52"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B21" s="52"/>
-[...3 lines deleted...]
-      <c r="F21" s="52"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
     </row>
     <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B22" s="52"/>
-[...3 lines deleted...]
-      <c r="F22" s="52"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B23" s="52"/>
-[...3 lines deleted...]
-      <c r="F23" s="52"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B24" s="52"/>
-[...3 lines deleted...]
-      <c r="F24" s="52"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
     </row>
     <row r="25" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B25" s="52"/>
-[...3 lines deleted...]
-      <c r="F25" s="52"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
     </row>
   </sheetData>
   <sortState ref="A3:F8">
     <sortCondition ref="B2:B8"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B13:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{49033708-5A69-4DAE-BA6F-1E1FBADB9B8B}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{89990FC8-96C8-43CF-BCFF-4E0CFF8B9C43}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{46D02940-583D-4E30-BE63-729222AEE37A}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{4BF5AAB3-8375-478C-9DE1-EF07DD78453C}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{4193E7B4-7B24-45FD-A06C-E6BBE789173C}"/>
     <hyperlink ref="F7" r:id="rId6" xr:uid="{DDB9608A-B14F-4F66-B69A-B119D4989182}"/>
     <hyperlink ref="F8" r:id="rId7" xr:uid="{85BE0236-CFFE-45A6-8B74-5585A36FAE01}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{2C9D3667-5CEB-4DC0-A58F-6F5503CB6679}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{928BEBEA-3CED-4896-8CB8-2D630575C6D8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37CFD4F6-C55D-4D9C-8FF2-7B0EAD96DDB3}">
   <dimension ref="A1:AB36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="W2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="41.85546875" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
-    <col min="5" max="5" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="10" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="10" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="10" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="10" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="10" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="10" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="10" customWidth="1"/>
     <col min="19" max="19" width="11.140625" style="10" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="10" customWidth="1"/>
     <col min="21" max="22" width="12.5703125" style="10" customWidth="1"/>
     <col min="23" max="23" width="13.5703125" style="10" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="10" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="10" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="10" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="179.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
@@ -5370,233 +5370,233 @@
       <c r="F15" s="26"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
       <c r="O15" s="27"/>
       <c r="P15" s="27"/>
       <c r="Q15" s="27"/>
       <c r="R15" s="27"/>
       <c r="S15" s="27"/>
       <c r="T15" s="27"/>
       <c r="U15" s="27"/>
       <c r="V15" s="27"/>
       <c r="W15" s="27"/>
       <c r="X15" s="27"/>
       <c r="Y15" s="27"/>
       <c r="Z15" s="27"/>
       <c r="AA15" s="27"/>
       <c r="AB15" s="25"/>
     </row>
     <row r="17" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="C17" s="54"/>
-[...2 lines deleted...]
-      <c r="F17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B18" s="54"/>
-[...3 lines deleted...]
-      <c r="F18" s="54"/>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B19" s="54"/>
-[...3 lines deleted...]
-      <c r="F19" s="54"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="54"/>
-[...3 lines deleted...]
-      <c r="F20" s="54"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B21" s="54"/>
-[...3 lines deleted...]
-      <c r="F21" s="54"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
     </row>
     <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B22" s="54"/>
-[...3 lines deleted...]
-      <c r="F22" s="54"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B23" s="54"/>
-[...3 lines deleted...]
-      <c r="F23" s="54"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B24" s="54"/>
-[...3 lines deleted...]
-      <c r="F24" s="54"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
     </row>
     <row r="25" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B25" s="54"/>
-[...3 lines deleted...]
-      <c r="F25" s="54"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
     </row>
     <row r="26" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B26" s="54"/>
-[...3 lines deleted...]
-      <c r="F26" s="54"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
     </row>
     <row r="27" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B27" s="54"/>
-[...3 lines deleted...]
-      <c r="F27" s="54"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
     </row>
     <row r="28" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B28" s="54"/>
-[...3 lines deleted...]
-      <c r="F28" s="54"/>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
     </row>
     <row r="29" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B29" s="54"/>
-[...3 lines deleted...]
-      <c r="F29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
     </row>
     <row r="30" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B30" s="54"/>
-[...3 lines deleted...]
-      <c r="F30" s="54"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
     </row>
     <row r="31" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B31" s="54"/>
-[...3 lines deleted...]
-      <c r="F31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
     </row>
     <row r="32" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B32" s="54"/>
-[...3 lines deleted...]
-      <c r="F32" s="54"/>
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
     </row>
     <row r="33" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B33" s="54"/>
-[...3 lines deleted...]
-      <c r="F33" s="54"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
     </row>
     <row r="34" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B34" s="54"/>
-[...3 lines deleted...]
-      <c r="F34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
     </row>
     <row r="35" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B35" s="54"/>
-[...3 lines deleted...]
-      <c r="F35" s="54"/>
+      <c r="B35" s="55"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
     </row>
     <row r="36" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B36" s="54"/>
-[...3 lines deleted...]
-      <c r="F36" s="54"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
     </row>
   </sheetData>
   <sortState ref="A3:F13">
     <sortCondition ref="B2:B13"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B17:F36"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{3F9D8E29-0D12-46A7-B40F-ED2498A0A909}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{EB4721DE-0E32-4F08-B51F-AD3EE5F10131}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{19701C91-A632-4E0A-8F11-ED2D6F23D97B}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{AB12969D-20B7-41B5-9EAF-E9C2C02CF045}"/>
     <hyperlink ref="F8" r:id="rId5" xr:uid="{F04EC5F2-C9BE-4B04-8EC4-99139D00EFFE}"/>
     <hyperlink ref="F6" r:id="rId6" xr:uid="{D855F6F1-BA72-4D43-846E-541FDFD498AD}"/>
     <hyperlink ref="F7" r:id="rId7" xr:uid="{5D9537A7-F777-40F8-8F6E-ED4E0B4784DC}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{181747CA-BDFC-4227-B7F6-D9B415C7459C}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{2ADDAE96-8FD1-4146-BD06-D9B04DC4E1FA}"/>
     <hyperlink ref="F11" r:id="rId10" xr:uid="{EA5ABE49-4860-4693-B170-0ACCF777263D}"/>
     <hyperlink ref="F12" r:id="rId11" xr:uid="{9AF03999-7905-43AB-BF76-AC3BA41F89FA}"/>
     <hyperlink ref="F13" r:id="rId12" xr:uid="{4F857E31-9245-4DF9-8072-D347760B29E0}"/>
     <hyperlink ref="F14" r:id="rId13" xr:uid="{EF7614C9-5043-4E31-80B1-634139003465}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D500E0B6-0526-456D-9756-DFBFC1400444}">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomRight" activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="41.85546875" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="10" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="10" customWidth="1"/>
     <col min="11" max="12" width="14.7109375" style="10" customWidth="1"/>
     <col min="13" max="14" width="14.5703125" style="10" customWidth="1"/>
     <col min="15" max="15" width="15.7109375" style="10" customWidth="1"/>
     <col min="16" max="16" width="15" style="10" customWidth="1"/>
     <col min="17" max="17" width="14.7109375" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="5" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
@@ -6081,190 +6081,190 @@
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="56" t="s">
         <v>137</v>
       </c>
-      <c r="C16" s="56"/>
-[...2 lines deleted...]
-      <c r="F16" s="56"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B17" s="56"/>
-[...3 lines deleted...]
-      <c r="F17" s="56"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B18" s="56"/>
-[...3 lines deleted...]
-      <c r="F18" s="56"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="57"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B19" s="56"/>
-[...3 lines deleted...]
-      <c r="F19" s="56"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="57"/>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="56"/>
-[...3 lines deleted...]
-      <c r="F20" s="56"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="57"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
     </row>
     <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B22" s="56"/>
-[...3 lines deleted...]
-      <c r="F22" s="56"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B23" s="56"/>
-[...3 lines deleted...]
-      <c r="F23" s="56"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="57"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="57"/>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B24" s="56"/>
-[...3 lines deleted...]
-      <c r="F24" s="56"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
     </row>
     <row r="25" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B25" s="56"/>
-[...3 lines deleted...]
-      <c r="F25" s="56"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
     </row>
     <row r="26" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B26" s="56"/>
-[...3 lines deleted...]
-      <c r="F26" s="56"/>
+      <c r="B26" s="57"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
     </row>
     <row r="27" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B27" s="56"/>
-[...3 lines deleted...]
-      <c r="F27" s="56"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
     </row>
     <row r="28" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B28" s="56"/>
-[...3 lines deleted...]
-      <c r="F28" s="56"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
     </row>
     <row r="29" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B29" s="56"/>
-[...3 lines deleted...]
-      <c r="F29" s="56"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
     </row>
   </sheetData>
   <sortState ref="A2:F12">
     <sortCondition ref="B2:B12"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B16:F29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{A55F5171-BE16-402A-9184-4C2662AFCD72}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{6D562827-A9A8-479A-B059-2ED9E756E5AB}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{BED8DB96-C80B-46CF-93D4-FD288FD583AC}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{2F671437-2910-4E47-A0A4-3A8C8E7F10D9}"/>
     <hyperlink ref="F8" r:id="rId5" xr:uid="{150A6A9D-07DD-4C5F-8330-39CE3F8701AB}"/>
     <hyperlink ref="F6" r:id="rId6" xr:uid="{AAD5C099-6926-4144-BE84-7F7BDB4DDAAC}"/>
     <hyperlink ref="F7" r:id="rId7" xr:uid="{B5D4E44D-C0A1-4CA2-9162-C6944373FBD0}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{EA813B78-76B3-457A-BE70-6732272EB883}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{DE943009-C40A-44A2-A372-8F83298E7B94}"/>
     <hyperlink ref="F11" r:id="rId10" xr:uid="{6C60F41D-CB9A-4020-8784-78556F09732B}"/>
     <hyperlink ref="F12" r:id="rId11" xr:uid="{0F029B42-7326-4E3E-B7BC-68D8F53D2C84}"/>
     <hyperlink ref="F13" r:id="rId12" xr:uid="{CC1D8AF0-3B82-44E7-BBC8-D96805EBBD6C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D92ECA8-E79F-4A45-92D9-C12B78A3E4D1}">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="34.85546875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -6341,132 +6341,132 @@
         <v>0.06</v>
       </c>
       <c r="F4" s="46" t="s">
         <v>207</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="9"/>
     </row>
     <row r="5" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="44"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="37"/>
       <c r="F5" s="26"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="57" t="s">
+      <c r="B7" s="58" t="s">
         <v>138</v>
       </c>
-      <c r="C7" s="57"/>
-[...2 lines deleted...]
-      <c r="F7" s="57"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B8" s="57"/>
-[...3 lines deleted...]
-      <c r="F8" s="57"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B9" s="57"/>
-[...3 lines deleted...]
-      <c r="F9" s="57"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B10" s="57"/>
-[...3 lines deleted...]
-      <c r="F10" s="57"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B11" s="57"/>
-[...3 lines deleted...]
-      <c r="F11" s="57"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B12" s="57"/>
-[...3 lines deleted...]
-      <c r="F12" s="57"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B13" s="57"/>
-[...3 lines deleted...]
-      <c r="F13" s="57"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
     </row>
   </sheetData>
   <sortState ref="A2:F4">
     <sortCondition ref="B2:B4"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B7:F13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{F6CB60DB-863E-459E-B778-690BC024EB23}"/>
     <hyperlink ref="F4" r:id="rId2" xr:uid="{CB25637C-6279-4CF8-98A7-5AA31F7EE656}"/>
     <hyperlink ref="F3" r:id="rId3" xr:uid="{B605DC68-21F8-49C0-99F9-01AD8057E862}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1841785-2771-4E2F-AE81-BF334B9BA0DF}">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="10" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="10" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="10" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="10" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="210" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
@@ -6647,147 +6647,147 @@
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
     </row>
     <row r="7" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="32"/>
       <c r="B7" s="45"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="37"/>
       <c r="F7" s="26"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B9" s="55" t="s">
+      <c r="B9" s="56" t="s">
         <v>139</v>
       </c>
-      <c r="C9" s="56"/>
-[...2 lines deleted...]
-      <c r="F9" s="56"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B10" s="56"/>
-[...3 lines deleted...]
-      <c r="F10" s="56"/>
+      <c r="B10" s="57"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="57"/>
+      <c r="E10" s="57"/>
+      <c r="F10" s="57"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B11" s="56"/>
-[...3 lines deleted...]
-      <c r="F11" s="56"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="57"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="57"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B12" s="56"/>
-[...3 lines deleted...]
-      <c r="F12" s="56"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B13" s="56"/>
-[...3 lines deleted...]
-      <c r="F13" s="56"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B14" s="56"/>
-[...3 lines deleted...]
-      <c r="F14" s="56"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="57"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B15" s="56"/>
-[...3 lines deleted...]
-      <c r="F15" s="56"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B16" s="56"/>
-[...3 lines deleted...]
-      <c r="F16" s="56"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B17" s="56"/>
-[...3 lines deleted...]
-      <c r="F17" s="56"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
     </row>
   </sheetData>
   <sortState ref="A2:F4">
     <sortCondition ref="B2:B4"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B9:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1" xr:uid="{7577C47F-198D-4EA9-95F1-BD357737D43D}"/>
     <hyperlink ref="F2" r:id="rId2" xr:uid="{FDF3224F-3603-4812-B6B0-842D53983764}"/>
     <hyperlink ref="F5" r:id="rId3" xr:uid="{014ACDD5-C539-48A1-8AB1-CAD0953E3A2A}"/>
     <hyperlink ref="F6" r:id="rId4" xr:uid="{4E746203-38B3-4C3E-BA3A-65E972A4C59C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23BC5CB9-5EF4-4181-BAB2-E0764099458D}">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.85546875" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="32.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.85546875" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="10" customWidth="1"/>
     <col min="9" max="9" width="13" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" ht="180" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
@@ -7018,187 +7018,187 @@
       </c>
       <c r="E10" s="34">
         <v>0.04</v>
       </c>
       <c r="F10" s="46" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
     </row>
     <row r="11" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25"/>
       <c r="B11" s="25"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="26"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="56" t="s">
         <v>140</v>
       </c>
-      <c r="C13" s="56"/>
-[...2 lines deleted...]
-      <c r="F13" s="56"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B14" s="56"/>
-[...3 lines deleted...]
-      <c r="F14" s="56"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="57"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B15" s="56"/>
-[...3 lines deleted...]
-      <c r="F15" s="56"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B16" s="56"/>
-[...3 lines deleted...]
-      <c r="F16" s="56"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B17" s="56"/>
-[...3 lines deleted...]
-      <c r="F17" s="56"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B18" s="56"/>
-[...3 lines deleted...]
-      <c r="F18" s="56"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="57"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B19" s="56"/>
-[...3 lines deleted...]
-      <c r="F19" s="56"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="57"/>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="56"/>
-[...3 lines deleted...]
-      <c r="F20" s="56"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="57"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
     </row>
     <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B22" s="56"/>
-[...3 lines deleted...]
-      <c r="F22" s="56"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B23" s="56"/>
-[...3 lines deleted...]
-      <c r="F23" s="56"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="57"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="57"/>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B24" s="56"/>
-[...3 lines deleted...]
-      <c r="F24" s="56"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
     </row>
     <row r="25" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B25" s="56"/>
-[...3 lines deleted...]
-      <c r="F25" s="56"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
     </row>
     <row r="26" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B26" s="56"/>
-[...3 lines deleted...]
-      <c r="F26" s="56"/>
+      <c r="B26" s="57"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
     </row>
   </sheetData>
   <sortState ref="A2:F6">
     <sortCondition ref="B2:B6"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B13:F26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{82141C38-D2EC-4E3A-B2F3-EC4E2777815D}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{F97F774B-8726-400C-BB78-FF7DF560CACA}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{E34EAAA5-FE6B-4A9E-95FB-5DF016E47E74}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{DBD2533D-747D-4425-999F-312F8AA884B8}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{489F9645-CF2F-440F-9FF8-A7AE16555660}"/>
     <hyperlink ref="F7" r:id="rId6" xr:uid="{C67CD434-3981-4A3D-A5C1-A62D34F9062C}"/>
     <hyperlink ref="F8" r:id="rId7" xr:uid="{98ABC2CD-90E0-40E4-BE07-FF35A3EC02DB}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{B895AC1C-11F8-4BE6-B9B1-DF70768CD344}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{80D175CC-D4FA-4913-A426-A803B56E97F7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{932E6463-20E6-48FA-BB3F-4912B0BD3BB6}">
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="10" customWidth="1"/>
     <col min="8" max="9" width="11.85546875" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" ht="210" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -7252,165 +7252,173 @@
         <v>47</v>
       </c>
       <c r="E3" s="34">
         <v>0.02</v>
       </c>
       <c r="F3" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="21"/>
       <c r="H3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="21"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="57" t="s">
+      <c r="B6" s="58" t="s">
         <v>171</v>
       </c>
-      <c r="C6" s="57"/>
-[...2 lines deleted...]
-      <c r="F6" s="57"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B7" s="57"/>
-[...3 lines deleted...]
-      <c r="F7" s="57"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B8" s="57"/>
-[...3 lines deleted...]
-      <c r="F8" s="57"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B9" s="57"/>
-[...3 lines deleted...]
-      <c r="F9" s="57"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="57"/>
-[...3 lines deleted...]
-      <c r="F10" s="57"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B11" s="57"/>
-[...3 lines deleted...]
-      <c r="F11" s="57"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B12" s="57"/>
-[...3 lines deleted...]
-      <c r="F12" s="57"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B13" s="57"/>
-[...3 lines deleted...]
-      <c r="F13" s="57"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B14" s="57"/>
-[...3 lines deleted...]
-      <c r="F14" s="57"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B15" s="57"/>
-[...3 lines deleted...]
-      <c r="F15" s="57"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B16" s="49"/>
       <c r="C16" s="49"/>
       <c r="D16" s="49"/>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
     </row>
   </sheetData>
   <sortState ref="A2:F4">
     <sortCondition ref="B2:B4"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B6:F15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{409F3722-A8F3-44B5-A88B-142C4FA5CF64}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{8D863958-4D81-412A-9F47-4041228F75EF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ae9722c6-9926-4900-a973-4bd86ef6c24c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008058C0EE5ABF644596FBAB68530B6D4B" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c996bb5fe40fd15bbf4611b093ef5b00">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ae9722c6-9926-4900-a973-4bd86ef6c24c" xmlns:ns4="1a8c4414-03ba-470a-98bb-aa3d4248bc8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9bcdedfa403d2533abd8c609b810380" ns3:_="" ns4:_="">
     <xsd:import namespace="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
     <xsd:import namespace="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
@@ -7605,98 +7613,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C996165-8520-46B9-B41D-4EABBC1292E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7349BC8-B22A-4B24-9B81-15C34C345352}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5BFDCDE-13AB-4B8D-9D77-F0B66ADA985D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
     <ds:schemaRef ds:uri="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>