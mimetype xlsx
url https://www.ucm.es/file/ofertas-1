--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -17,51 +17,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Común\000 WEB PERFIL DEL CONTRATANTE\02 PROCEDIMIENTOS DE CONTRATACION\08 ACUERDOS MARCO-SDA\02 A UCM\02A 65-23-REPARACIONES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F922B46B-3BF4-4403-8102-47A827D39E89}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2232D758-5ADB-4C7F-9211-B8E369FC2097}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14310" windowHeight="11265" tabRatio="694" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LOTE 1" sheetId="1" r:id="rId1"/>
     <sheet name="LOTE 2" sheetId="9" r:id="rId2"/>
     <sheet name="LOTE 3" sheetId="8" r:id="rId3"/>
     <sheet name="LOTE 4" sheetId="7" r:id="rId4"/>
     <sheet name="LOTE 5" sheetId="6" r:id="rId5"/>
     <sheet name="LOTE 6" sheetId="5" r:id="rId6"/>
     <sheet name="LOTE 7" sheetId="4" r:id="rId7"/>
     <sheet name="LOTE 8" sheetId="3" r:id="rId8"/>
     <sheet name="LOTE 9" sheetId="2" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'LOTE 1'!$A$1:$F$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'LOTE 1'!$A$1:$E$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'LOTE 1'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
@@ -373,53 +373,50 @@
   <si>
     <t>yromero@verticevertical.com</t>
   </si>
   <si>
     <t>SÍ</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>B2971968</t>
   </si>
   <si>
     <t>B9747567</t>
   </si>
   <si>
     <t>B8085646</t>
   </si>
   <si>
     <t>A7948686</t>
   </si>
   <si>
     <t>A2826922</t>
   </si>
   <si>
-    <t>B0187306</t>
-[...1 lines deleted...]
-  <si>
     <t>B2866451</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Todos CPV
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mantenimiento y reparación de espacios interiores, pintura, suelos, techos, carpintería de madera y persianas
 Suministro e instalación de puertas, persianas y otros elementos de carpintería no metálica
 Suministro e instalación de vidrios
 Pintura de espacios exteriores: viales y aparcamientos</t>
     </r>
   </si>
   <si>
     <t>45430000-0 Trabajos de revestimiento de suelos y paredes</t>
   </si>
   <si>
@@ -1070,50 +1067,53 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Suministro e instalación de puertas automatizadas, sistemas de control de acceso en edificios mediante el sistema de gestión Dorlet, suministro e instalación de barreras de control de acceso en exteriores, suministro e instalación de puertas metálicas de control de acceso exteriores, pilonas, interfonos. Mantenimiento de instalaciones. En todas las actuaciones se incluirán los costes derivados del transporte, de la gestión de residuos y
 de la seguridad y salud.</t>
     </r>
   </si>
   <si>
     <t>licitaciones.obras@generafacility.com</t>
   </si>
   <si>
     <t>vperez@ecosionaservicios.com</t>
   </si>
   <si>
     <t>proyectos@covesaps.com</t>
   </si>
   <si>
     <t>COVESA 2020 PROYECTOS Y SERVICIOS, S.L.</t>
+  </si>
+  <si>
+    <t>B01873033</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1604,158 +1604,158 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meg@meg-net.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul.valverde@veolia.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OBRAS@DECON86.NET" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@instalaciondirecta.es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trenasa@trenasa.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proyectos@covesaps.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LICITACIONES@ACIERTAASISTENCIA.ES" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:licitaciones@servitria.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contratacion.fse@serveo.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oficinatecnica@gestionaservicios.es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:construccionessanher@yahoo.es" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mantenimientoyobras@elecnor.es" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reglocons@reglocons.es" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proyectos@obrastroya.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@prodam.es" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cabo@caboroca.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONST.RACOSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@limoniastrum.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proyectos@covesaps.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imper@rain-man.es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proliser@proliser.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dumipal@dumipal.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yromero@verticevertical.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONST.RACOSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reglocons@reglocons.es" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier.jimenez@seimseg.es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ldomingueze@eulen.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LICITACIONES@ACIERTAASISTENCIA.ES" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trenasa@trenasa.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contratacion.fse@serveo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:XFD8"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="11"/>
     <col min="9" max="9" width="11" style="11" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="11" customWidth="1"/>
     <col min="11" max="11" width="11" style="11" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="11"/>
     <col min="13" max="14" width="11.28515625" style="11" customWidth="1"/>
     <col min="15" max="15" width="12" style="11" customWidth="1"/>
     <col min="16" max="17" width="11.5703125" style="11" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" style="11" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="11" customWidth="1"/>
     <col min="20" max="21" width="11.140625" style="11"/>
     <col min="22" max="22" width="10.85546875" style="11" customWidth="1"/>
     <col min="23" max="23" width="10.5703125" style="11" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="11" customWidth="1"/>
     <col min="25" max="25" width="11" style="11" customWidth="1"/>
     <col min="26" max="26" width="11.140625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="5" customFormat="1" ht="375" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" s="5" customFormat="1" ht="245.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="H1" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="H1" s="14" t="s">
+      <c r="I1" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="I1" s="14" t="s">
+      <c r="J1" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="J1" s="14" t="s">
+      <c r="K1" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="K1" s="14" t="s">
+      <c r="L1" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="L1" s="14" t="s">
+      <c r="M1" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="M1" s="14" t="s">
+      <c r="N1" s="14" t="s">
         <v>116</v>
       </c>
-      <c r="N1" s="14" t="s">
+      <c r="O1" s="14" t="s">
         <v>117</v>
       </c>
-      <c r="O1" s="14" t="s">
+      <c r="P1" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="P1" s="14" t="s">
+      <c r="Q1" s="14" t="s">
         <v>119</v>
       </c>
-      <c r="Q1" s="14" t="s">
+      <c r="R1" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="R1" s="14" t="s">
+      <c r="S1" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="S1" s="14" t="s">
+      <c r="T1" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="T1" s="14" t="s">
+      <c r="U1" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="U1" s="14" t="s">
+      <c r="V1" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="V1" s="14" t="s">
+      <c r="W1" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="W1" s="14" t="s">
+      <c r="X1" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="X1" s="14" t="s">
+      <c r="Y1" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="Y1" s="14" t="s">
+      <c r="Z1" s="14" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:26" s="7" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="10"/>
@@ -2244,51 +2244,51 @@
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
     </row>
     <row r="14" spans="1:26" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="27" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
     </row>
     <row r="16" spans="1:26" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
@@ -2402,104 +2402,104 @@
     <mergeCell ref="B14:F31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="F7" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="F8" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="F11" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="F12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
   </hyperlinks>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId12"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5557D4EF-7AA6-4921-8FAB-B6B2CAD03747}">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.85546875" style="11" customWidth="1"/>
     <col min="8" max="13" width="11.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="20" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="H1" s="23" t="s">
         <v>133</v>
       </c>
-      <c r="H1" s="23" t="s">
+      <c r="I1" s="23" t="s">
         <v>134</v>
       </c>
-      <c r="I1" s="23" t="s">
+      <c r="J1" s="23" t="s">
         <v>135</v>
       </c>
-      <c r="J1" s="23" t="s">
+      <c r="K1" s="23" t="s">
         <v>136</v>
       </c>
-      <c r="K1" s="23" t="s">
+      <c r="L1" s="23" t="s">
         <v>137</v>
       </c>
-      <c r="L1" s="23" t="s">
+      <c r="M1" s="23" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="10"/>
@@ -2642,60 +2642,60 @@
       </c>
       <c r="C7" s="6">
         <v>2</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E7" s="6">
         <v>4</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>65</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B9" s="30" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B10" s="28" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
@@ -2746,141 +2746,141 @@
   </sheetData>
   <sortState ref="B2:F7">
     <sortCondition ref="B2:B7"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="B10:F19"/>
     <mergeCell ref="B9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{321BDEBA-A502-4CF6-A799-4ECF2003B365}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{D329024A-F573-4DBB-80FD-E58E689B1F54}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{56F4CD9D-3836-4C0C-951B-5D3AD073FB70}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{A4657FCA-715E-4709-82F8-A808DEBAD3F0}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{B58EF770-6E67-408A-B351-E6F72444A29B}"/>
     <hyperlink ref="F7" r:id="rId6" xr:uid="{4B382062-ACA5-4FE9-8257-0E462376483A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58C2EA43-41D1-4345-A6E3-C9A024AA7A8D}">
   <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
     <col min="7" max="7" width="22.140625" style="11" customWidth="1"/>
     <col min="8" max="9" width="11.140625" style="11"/>
     <col min="10" max="10" width="12.28515625" style="11" customWidth="1"/>
     <col min="11" max="11" width="12" style="11" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="11" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="11"/>
     <col min="15" max="16" width="11.7109375" style="11" customWidth="1"/>
     <col min="17" max="17" width="12" style="11" customWidth="1"/>
     <col min="18" max="19" width="11.85546875" style="11" customWidth="1"/>
     <col min="20" max="20" width="11" style="11" customWidth="1"/>
     <col min="21" max="21" width="10.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="270" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:21" ht="254.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="32" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="H1" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="I1" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="J1" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="J1" s="15" t="s">
+      <c r="K1" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="K1" s="15" t="s">
+      <c r="L1" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="L1" s="15" t="s">
+      <c r="M1" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="M1" s="15" t="s">
+      <c r="N1" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="N1" s="15" t="s">
+      <c r="O1" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="P1" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q1" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="O1" s="15" t="s">
-[...5 lines deleted...]
-      <c r="Q1" s="15" t="s">
+      <c r="R1" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="R1" s="15" t="s">
+      <c r="S1" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="S1" s="15" t="s">
+      <c r="T1" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="T1" s="15" t="s">
+      <c r="U1" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="U1" s="15" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:21" s="5" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="33"/>
     </row>
     <row r="3" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="6">
         <v>2</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E3" s="6">
         <v>6</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>31</v>
@@ -2922,51 +2922,51 @@
       <c r="F4" s="16" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="10"/>
       <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
     </row>
     <row r="5" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
-        <v>108</v>
+        <v>212</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="6">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E5" s="6">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="10"/>
       <c r="H5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>8</v>
@@ -3210,51 +3210,51 @@
       </c>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
       <c r="O10" s="10"/>
       <c r="P10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="S10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="T10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="U10" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B12" s="28" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
@@ -3332,271 +3332,271 @@
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1" xr:uid="{46B2DA32-129F-41D5-B293-6F4BE893CDAF}"/>
     <hyperlink ref="F4" r:id="rId2" xr:uid="{CD9520C1-D1A7-4CCE-B81D-B58196B48711}"/>
     <hyperlink ref="F5" r:id="rId3" xr:uid="{20892A42-026C-4179-AAC3-3C4ED48200F1}"/>
     <hyperlink ref="F7" r:id="rId4" xr:uid="{722C480E-0100-40FC-98B4-C7CED4AC28C5}"/>
     <hyperlink ref="F8" r:id="rId5" xr:uid="{5FBD174B-CEA8-4AB7-92A2-B7D6EC569217}"/>
     <hyperlink ref="F9" r:id="rId6" xr:uid="{446B8F9D-F08C-4A44-814C-D93413C2C756}"/>
     <hyperlink ref="F6" r:id="rId7" xr:uid="{EEE14ACC-7B7E-47BF-90E0-1B76C1BD4EE5}"/>
     <hyperlink ref="F10" r:id="rId8" xr:uid="{095CA954-181B-483C-9BBE-FA38077BED15}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37CFD4F6-C55D-4D9C-8FF2-7B0EAD96DDB3}">
   <dimension ref="A1:AA34"/>
   <sheetViews>
-    <sheetView topLeftCell="B2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
-    <col min="5" max="5" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="11" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="11" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="11" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="11" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="11" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="11" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="11" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="11" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="11" customWidth="1"/>
     <col min="19" max="19" width="11.140625" style="11" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="11" customWidth="1"/>
     <col min="21" max="22" width="12.5703125" style="11" customWidth="1"/>
     <col min="23" max="23" width="13.5703125" style="11" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="11" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="11" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="11" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:27" ht="306.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="H1" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="I1" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="J1" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="J1" s="15" t="s">
+      <c r="K1" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="K1" s="15" t="s">
+      <c r="L1" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="L1" s="15" t="s">
+      <c r="M1" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="M1" s="15" t="s">
+      <c r="N1" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="N1" s="15" t="s">
+      <c r="O1" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="O1" s="15" t="s">
+      <c r="P1" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="P1" s="15" t="s">
+      <c r="Q1" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="Q1" s="15" t="s">
+      <c r="R1" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="R1" s="15" t="s">
+      <c r="S1" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="S1" s="15" t="s">
+      <c r="T1" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="T1" s="15" t="s">
+      <c r="U1" s="15" t="s">
         <v>166</v>
       </c>
-      <c r="U1" s="15" t="s">
+      <c r="V1" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="V1" s="15" t="s">
+      <c r="W1" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="W1" s="15" t="s">
+      <c r="X1" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="X1" s="15" t="s">
+      <c r="Y1" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="Y1" s="15" t="s">
+      <c r="Z1" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="Z1" s="15" t="s">
+      <c r="AA1" s="15" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:27" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
     </row>
     <row r="3" spans="1:27" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C3" s="6">
         <v>2</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E3" s="6">
         <v>6</v>
       </c>
       <c r="F3" s="16" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
     </row>
     <row r="4" spans="1:27" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="6">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E4" s="6">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="10"/>
     </row>
@@ -3681,51 +3681,51 @@
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
       <c r="Z6" s="10"/>
       <c r="AA6" s="10"/>
     </row>
     <row r="7" spans="1:27" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="8">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E7" s="8">
         <v>4</v>
       </c>
       <c r="F7" s="16" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
     </row>
@@ -4238,51 +4238,51 @@
         <v>8</v>
       </c>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B18" s="34" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
@@ -4390,176 +4390,176 @@
     <hyperlink ref="F2" r:id="rId1" xr:uid="{84B09848-6147-40A4-BAB5-7CA6AF7CCDE0}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{1E5B16BF-578C-4798-9C14-5D5F5FFFA4D5}"/>
     <hyperlink ref="F5" r:id="rId3" xr:uid="{E83198A1-822F-4FE7-B998-359D3353FDDB}"/>
     <hyperlink ref="F4" r:id="rId4" xr:uid="{75660147-A0A6-46B0-9C10-2B57E7535877}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{7F2FD1D1-5626-4CEC-891D-779CCEB81525}"/>
     <hyperlink ref="F8" r:id="rId6" xr:uid="{D706A1D7-BDAB-4DBB-9B9F-0EBD10F2198C}"/>
     <hyperlink ref="F9" r:id="rId7" xr:uid="{A1F60999-4810-47A7-B675-6769A768FB51}"/>
     <hyperlink ref="F10" r:id="rId8" xr:uid="{001B161C-7B45-4322-880C-FDBEACB3AC9C}"/>
     <hyperlink ref="F11" r:id="rId9" xr:uid="{24B576E5-4124-4D28-BAA9-F85EF755FEDC}"/>
     <hyperlink ref="F12" r:id="rId10" xr:uid="{DFEE0823-D618-46D6-A0B0-456A2A3EA6D6}"/>
     <hyperlink ref="F13" r:id="rId11" xr:uid="{3189F827-307E-46D6-84F1-EE332DD18410}"/>
     <hyperlink ref="F14" r:id="rId12" xr:uid="{A1EA77D6-3468-4A1A-8652-5624345262CA}"/>
     <hyperlink ref="F15" r:id="rId13" xr:uid="{0165E5BE-80C0-48A3-823B-DBB2BCCA9340}"/>
     <hyperlink ref="F16" r:id="rId14" xr:uid="{44EE9DDF-3CD7-42E4-8EB3-6547F0BA8DBA}"/>
     <hyperlink ref="F7" r:id="rId15" xr:uid="{C394012F-1161-4F3D-8F47-6F7254DE5026}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D500E0B6-0526-456D-9756-DFBFC1400444}">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="11" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="11" customWidth="1"/>
     <col min="11" max="12" width="14.7109375" style="11" customWidth="1"/>
     <col min="13" max="14" width="14.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="15.7109375" style="11" customWidth="1"/>
     <col min="16" max="16" width="15" style="11" customWidth="1"/>
     <col min="17" max="17" width="14.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="5" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="H1" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="I1" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="J1" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="J1" s="15" t="s">
+      <c r="K1" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="K1" s="15" t="s">
+      <c r="L1" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="L1" s="15" t="s">
+      <c r="M1" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="M1" s="15" t="s">
+      <c r="N1" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="N1" s="15" t="s">
+      <c r="O1" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="O1" s="15" t="s">
+      <c r="P1" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="P1" s="15" t="s">
+      <c r="Q1" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
     </row>
     <row r="3" spans="1:17" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C3" s="6">
         <v>2</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E3" s="6">
         <v>6</v>
       </c>
       <c r="F3" s="16" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:17" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="6">
         <v>2</v>
       </c>
@@ -4718,51 +4718,51 @@
         <v>0</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="10"/>
       <c r="H8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="10"/>
       <c r="J8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
     </row>
     <row r="9" spans="1:17" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="6">
         <v>2</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E9" s="6">
         <v>6</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K9" s="10"/>
@@ -4937,51 +4937,51 @@
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B16" s="35" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
@@ -5066,120 +5066,120 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{302239C8-02BB-44DA-A8D5-B5364D13D731}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{C58036B7-427B-4D48-A514-B6AB3B99DC91}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{D8B4C380-7C1D-4A64-9DCD-5F806EBD1166}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{9FF42C5E-3F56-4C8F-AC09-7C4F6E953425}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{B9655A34-2BFC-4BF3-A55C-F5922F7F769D}"/>
     <hyperlink ref="F7" r:id="rId6" xr:uid="{401EC21D-70EF-4028-B26D-6BCF21DDA012}"/>
     <hyperlink ref="F8" r:id="rId7" xr:uid="{04EE1716-514D-450E-BB27-083703FBC54E}"/>
     <hyperlink ref="F9" r:id="rId8" xr:uid="{5AEB283B-E8A1-493B-8617-669F67E0B87E}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{C211A7BA-7460-45C5-B67B-B3248FD07424}"/>
     <hyperlink ref="F11" r:id="rId10" xr:uid="{42399930-B9A6-4E4B-A011-BDF01DB98247}"/>
     <hyperlink ref="F12" r:id="rId11" xr:uid="{8769CF7E-3C43-4758-925F-6820C5C70189}"/>
     <hyperlink ref="F13" r:id="rId12" xr:uid="{92F077CB-EE79-4B15-9E70-048D9D02D1AA}"/>
     <hyperlink ref="F14" r:id="rId13" xr:uid="{A57EC54C-EC2C-4CBF-A785-440A9D307D36}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D92ECA8-E79F-4A45-92D9-C12B78A3E4D1}">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" customWidth="1"/>
     <col min="7" max="7" width="14.140625" style="11" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="5" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
-        <v>108</v>
+        <v>212</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C3" s="6">
         <v>2</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E3" s="6">
         <v>6</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>59</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
@@ -5191,51 +5191,51 @@
       <c r="C4" s="6">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E4" s="6">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>92</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B6" s="28" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
@@ -5254,133 +5254,133 @@
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
     </row>
   </sheetData>
   <sortState ref="A2:F4">
     <sortCondition ref="B2:B4"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B6:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{F6CB60DB-863E-459E-B778-690BC024EB23}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{18C547B7-A3C8-4D95-8B3F-EDDD69F383C1}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{805A7416-D3E2-4756-90F9-4E5148822997}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1841785-2771-4E2F-AE81-BF334B9BA0DF}">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" customWidth="1"/>
     <col min="7" max="7" width="13" style="11" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="11" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="11" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="11" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="11" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="210" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="25" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H1" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I1" s="15" t="s">
         <v>187</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="J1" s="15" t="s">
         <v>188</v>
       </c>
-      <c r="J1" s="15" t="s">
+      <c r="K1" s="15" t="s">
         <v>189</v>
       </c>
-      <c r="K1" s="15" t="s">
+      <c r="L1" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="L1" s="15" t="s">
+      <c r="M1" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="M1" s="15" t="s">
+      <c r="N1" s="15" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G2" s="26" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="6">
         <v>2</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>101</v>
       </c>
@@ -5419,51 +5419,51 @@
       </c>
       <c r="F4" s="16" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B6" s="35" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
@@ -5503,93 +5503,93 @@
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
     </row>
   </sheetData>
   <sortState ref="A2:F4">
     <sortCondition ref="B2:B4"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B6:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{9B96375E-AAE6-4780-A815-4F5394C644FA}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{9B2D1D5A-1C3A-477E-A3C8-6021D8F70E9E}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{76709DBA-DAFD-4007-8049-C6F261092FE3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23BC5CB9-5EF4-4181-BAB2-E0764099458D}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:F22"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.85546875" style="11" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="11" customWidth="1"/>
     <col min="9" max="9" width="13" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" ht="180" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="25" t="s">
+        <v>194</v>
+      </c>
+      <c r="H1" s="15" t="s">
         <v>195</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="I1" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="22">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="26"/>
       <c r="H2" s="26" t="s">
         <v>8</v>
       </c>
@@ -5700,51 +5700,51 @@
         <v>98</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C7" s="6">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E7" s="22">
         <v>4</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>100</v>
       </c>
       <c r="G7" s="26" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B9" s="35" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
@@ -5822,92 +5822,92 @@
     </row>
   </sheetData>
   <sortState ref="A2:F7">
     <sortCondition ref="B2:B7"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B9:F22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{D8E617F4-AAFA-427B-A74A-9E3FA59F8661}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{C40C89FD-641D-4E5B-A68D-012E39F1BCAA}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{CE35410D-F314-431D-9179-1F907487C42E}"/>
     <hyperlink ref="F6" r:id="rId4" xr:uid="{1DC883E8-5EB6-4CD4-A937-7CC215B2037F}"/>
     <hyperlink ref="F5" r:id="rId5" xr:uid="{20FF9BA7-AF34-4AD9-A6A6-D0BA64489A06}"/>
     <hyperlink ref="F7" r:id="rId6" xr:uid="{A587B446-0467-4BFA-86BE-696F7DA38BBD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{932E6463-20E6-48FA-BB3F-4912B0BD3BB6}">
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
-    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="11" customWidth="1"/>
     <col min="8" max="9" width="11.85546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" ht="210" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="H1" s="15" t="s">
         <v>198</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="I1" s="15" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E2" s="6">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="26" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26"/>
@@ -5998,51 +5998,51 @@
       <c r="C6" s="6">
         <v>2</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E6" s="6">
         <v>6</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B8" s="28" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="29"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
@@ -6085,50 +6085,67 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" xr:uid="{6319A513-8930-4A70-AE2D-454CCF49B9A7}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{5E70908A-0A86-4FC4-8503-C5329379C554}"/>
     <hyperlink ref="F4" r:id="rId3" xr:uid="{A69EB634-99AE-4048-9C11-61CF49333F31}"/>
     <hyperlink ref="F5" r:id="rId4" xr:uid="{CB7EDE1E-5F58-4FF7-8DBB-DDEBFD43FED2}"/>
     <hyperlink ref="F6" r:id="rId5" xr:uid="{3B5E9822-E74E-47E4-B3BA-4774F5341CC4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ae9722c6-9926-4900-a973-4bd86ef6c24c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008058C0EE5ABF644596FBAB68530B6D4B" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c996bb5fe40fd15bbf4611b093ef5b00">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ae9722c6-9926-4900-a973-4bd86ef6c24c" xmlns:ns4="1a8c4414-03ba-470a-98bb-aa3d4248bc8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9bcdedfa403d2533abd8c609b810380" ns3:_="" ns4:_="">
     <xsd:import namespace="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
     <xsd:import namespace="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
@@ -6323,107 +6340,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7349BC8-B22A-4B24-9B81-15C34C345352}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C996165-8520-46B9-B41D-4EABBC1292E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5BFDCDE-13AB-4B8D-9D77-F0B66ADA985D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae9722c6-9926-4900-a973-4bd86ef6c24c"/>
     <ds:schemaRef ds:uri="1a8c4414-03ba-470a-98bb-aa3d4248bc8c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>