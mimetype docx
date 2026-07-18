--- v0 (2026-06-26)
+++ v1 (2026-07-18)
@@ -77,119 +77,117 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6124EA80" w14:textId="77777777" w:rsidR="00725093" w:rsidRPr="00725093" w:rsidRDefault="00725093" w:rsidP="00725093">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A672E06" w14:textId="77777777" w:rsidR="00401426" w:rsidRPr="00884A13" w:rsidRDefault="00401426" w:rsidP="00401426">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:ind w:left="2835" w:hanging="2410"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="735D847B" w14:textId="7A74CA20" w:rsidR="00401426" w:rsidRPr="00884A13" w:rsidRDefault="00401426" w:rsidP="00401426">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884A13">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“El presente Reglamento tiene por objeto regular el régimen interno de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l Instituto </w:t>
       </w:r>
       <w:r w:rsidRPr="00884A13">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de.... estableciendo su organización, funcionamiento, órganos de gobierno, régimen del personal, planificación de actividades y gestión económica, de conformidad con la legislación universitaria vigente, los Estatutos de la Universidad de la Complutense de Madrid y el reglamento de desarrollo en materia de Centros y Estructuras”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC96C" w14:textId="77777777" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="00E83944" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="321"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DECC96D" w14:textId="05E859AE" w:rsidR="00E83944" w:rsidRDefault="003C6E0E" w:rsidP="00F52EDA">
+    <w:p w14:paraId="1DECC96D" w14:textId="39F014EE" w:rsidR="00E83944" w:rsidRDefault="003C6E0E" w:rsidP="00F52EDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="292"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">TÍTULO I </w:t>
+        <w:t xml:space="preserve">TÍTULO </w:t>
       </w:r>
       <w:r w:rsidR="00401426" w:rsidRPr="00884A13">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRELIMINAR</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t>DISPOSICIONES GENERALES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC96E" w14:textId="77777777" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -1118,242 +1116,254 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/la</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752640">
         <w:t>Director/a</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> que lo presidirá. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECC98B" w14:textId="627DD91A" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
+    <w:p w14:paraId="1DECC98B" w14:textId="2DA398F0" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>Todos</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> los</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/las</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> Doctores</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> con vinculación permanente adscritos</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> al Instituto, que constituirán el </w:t>
       </w:r>
       <w:r w:rsidR="00A60919">
-        <w:t>sesenta y tres del Consejo.</w:t>
+        <w:t xml:space="preserve">sesenta y tres </w:t>
+      </w:r>
+      <w:r w:rsidR="00780BED">
+        <w:t xml:space="preserve">por ciento </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60919">
+        <w:t>del Consejo.</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECC98C" w14:textId="1BE13824" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="0094411F" w:rsidP="009045D7">
+    <w:p w14:paraId="1DECC98C" w14:textId="38B16B82" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="0094411F" w:rsidP="009045D7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Representantes de los</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/las</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EA4">
         <w:t>contratad</w:t>
       </w:r>
       <w:r>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> predoctorales de investigación adscritos</w:t>
       </w:r>
       <w:r w:rsidR="00281AA0">
         <w:t>/as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> al Instituto, que constituirán el doce </w:t>
       </w:r>
-      <w:r w:rsidR="00401426">
-        <w:t>%</w:t>
+      <w:r w:rsidR="006758CB">
+        <w:t xml:space="preserve">por ciento </w:t>
       </w:r>
       <w:r>
         <w:t>del mismo.</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECC98D" w14:textId="1F3EA53A" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="0094411F" w:rsidP="009045D7">
+    <w:p w14:paraId="1DECC98D" w14:textId="291B766E" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="0094411F" w:rsidP="009045D7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Representantes del Resto de Personal Docente e Investigador adscrito al Instituto y no incluido en ninguna de las categorías anteriores, que constituirán el </w:t>
       </w:r>
+      <w:r w:rsidR="005847DB">
+        <w:t>diez por ciento</w:t>
+      </w:r>
       <w:r w:rsidR="00401426">
-        <w:t xml:space="preserve">10% </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del Consejo</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285E1A52" w14:textId="77777777" w:rsidR="00401426" w:rsidRDefault="005D187F" w:rsidP="00A169EE">
+    <w:p w14:paraId="49248AAC" w14:textId="77777777" w:rsidR="005847DB" w:rsidRPr="002E3FC7" w:rsidRDefault="005847DB" w:rsidP="005847DB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Representantes de estudiantes de Posgrado matriculados en títulos en cuya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DECC98F" w14:textId="793604AB" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="005D187F" w:rsidP="00A169EE">
+        <w:t>Representantes de estudiantes de Posgrado matriculados en títulos en cuya docencia participe el Instituto, que constituirán el diez por ciento del Consejo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3FC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DECC98F" w14:textId="73B149DE" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="005D187F" w:rsidP="00A169EE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Representantes del Personal de Administración y Servicios vinculado al Instituto, </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">que constituirán el </w:t>
+        <w:t xml:space="preserve">Representantes del Personal de Administración y Servicios vinculado al Instituto, que constituirán el </w:t>
+      </w:r>
+      <w:r w:rsidR="003C386F">
+        <w:t>cinco por ciento</w:t>
       </w:r>
       <w:r w:rsidR="00401426">
-        <w:t xml:space="preserve">5% </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del Consejo</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC990" w14:textId="77777777" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="002F538C" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:left="720" w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En caso de no constar la presencia de personas en número suficiente</w:t>
       </w:r>
@@ -1904,72 +1914,75 @@
     </w:p>
     <w:p w14:paraId="1DECC9A0" w14:textId="77777777" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">Aprobar los programas teóricos y prácticos de las </w:t>
       </w:r>
       <w:r w:rsidR="00E64F0F">
         <w:t>enseñanzas e</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
-        <w:t xml:space="preserve">specializadas que imparta.  </w:t>
+        <w:t xml:space="preserve">specializadas que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3FC7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">imparta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC9A1" w14:textId="3A59E784" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Elaborar y aprobar, en su caso, la propuesta de los programas de Posgrado, y </w:t>
       </w:r>
       <w:r w:rsidR="00D95098">
         <w:t>de aquellos otros</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> q</w:t>
       </w:r>
       <w:r w:rsidR="00D95098">
         <w:t xml:space="preserve">ue den lugar a la obtención de </w:t>
       </w:r>
       <w:r w:rsidR="005041DA">
         <w:t>títulos</w:t>
       </w:r>
       <w:r w:rsidR="00D95098">
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>ropios de la UCM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC9A2" w14:textId="77777777" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="00D95098" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -2662,58 +2675,55 @@
       <w:r w:rsidR="003A2033">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003366B1" w:rsidRPr="003366B1">
         <w:t>Cualquier miembro del Consejo podrá proponer la inclusión de temas en el orden del día de la sesión siguiente. Esta inclusión será obligada si viene avalada por, al menos, el veinte por ciento de los miembros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC9DA" w14:textId="3612160A" w:rsidR="00E83944" w:rsidRDefault="003C6E0E" w:rsidP="00A93466">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
+        <w:lastRenderedPageBreak/>
         <w:t>No podrá ser objeto de deliberación, votación ni acuerdo, n</w:t>
       </w:r>
       <w:r w:rsidR="005B69CA">
-        <w:t xml:space="preserve">ingún asunto no incluido en el </w:t>
-[...3 lines deleted...]
-        <w:t>O</w:t>
+        <w:t>ingún asunto no incluido en el O</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>rden del día, salvo que se hallen presentes todos los miembros del Consejo del Instituto y sea declarada la urgencia</w:t>
       </w:r>
       <w:r w:rsidR="005B69CA">
         <w:t xml:space="preserve"> del mismo</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> por el voto favorable de la mayoría de los </w:t>
       </w:r>
       <w:r w:rsidR="000B03A4">
         <w:t>mismos</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7A6BB3" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="00A93466" w:rsidRDefault="00A93466" w:rsidP="00A93466">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="-134"/>
@@ -3253,55 +3263,55 @@
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">En el acta </w:t>
       </w:r>
       <w:r w:rsidR="00E60DF6">
         <w:t>constarán los</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> acuerdo</w:t>
       </w:r>
       <w:r w:rsidR="00E60DF6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E60DF6">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">doptados. A solicitud de </w:t>
       </w:r>
       <w:r w:rsidR="00E60DF6">
         <w:t>cualesquiera de los</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
-        <w:t xml:space="preserve"> miembros del órgano se incluirá el voto contrario al acuerdo adoptado, su abstención y </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:lastRenderedPageBreak/>
-        <w:t>los motivos que la justifiquen</w:t>
+        <w:t>miembros del órgano se incluirá el voto contrario al acuerdo adoptado, su abstención y los motivos que la justifiquen</w:t>
       </w:r>
       <w:r w:rsidR="00E60DF6">
         <w:t>, así como</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> el sentido de su voto favorable. </w:t>
       </w:r>
       <w:r w:rsidR="00E60DF6">
         <w:t>Del mismo modo</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">, cualquier miembro tiene derecho a solicitar la trascripción íntegra de su intervención o propuesta, siempre que aporte en el acto, o en el plazo que señale </w:t>
       </w:r>
       <w:r w:rsidR="00F44910">
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidR="00076751">
         <w:t>/la</w:t>
       </w:r>
       <w:r w:rsidR="00F44910">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752640">
         <w:t>Director/a</w:t>
       </w:r>
@@ -3412,63 +3422,63 @@
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>certificación sobre los acuerdos específicos que se hayan adoptado, sin perjuicio de la ulterior aprobación del acta. En las certificaciones de acuerdos adoptados emitidas con anterioridad a la aprobación del acta se hará constar expresamente tal circunstancia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECC9EB" w14:textId="25CAF0E8" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="00E0347D" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E0347D">
         <w:t>Las actas deberán ser firmadas por </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="m_-4148293879798339570__Hlk149904463"/>
+      <w:bookmarkStart w:id="0" w:name="m_-4148293879798339570__Hlk149904463"/>
       <w:r w:rsidRPr="00E0347D">
         <w:t>el/la Secretario/a </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E0347D">
         <w:t>y visadas por </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="m_-4148293879798339570__Hlk149904494"/>
+      <w:bookmarkStart w:id="1" w:name="m_-4148293879798339570__Hlk149904494"/>
       <w:r w:rsidRPr="00E0347D">
         <w:t>el/la Presidente/a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E0347D">
         <w:t>, electrónicamente.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="134F5C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t>Las hojas deberán ser numeradas correlativamente, a partir del nú</w:t>
       </w:r>
       <w:r w:rsidR="004F210A">
         <w:t>mero 1</w:t>
       </w:r>
       <w:r>
         <w:t>, y s</w:t>
       </w:r>
       <w:r w:rsidR="004F210A">
         <w:t>erán archivadas en la S</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
@@ -3907,72 +3917,72 @@
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">Formular ruegos y preguntas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6815D890" w14:textId="77777777" w:rsidR="00976E98" w:rsidRPr="002E3FC7" w:rsidRDefault="00976E98" w:rsidP="00976E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Obtener la información precisa para cumplir las funciones asignadas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29220759" w14:textId="77777777" w:rsidR="00976E98" w:rsidRPr="002E3FC7" w:rsidRDefault="00976E98" w:rsidP="00976E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cuantas otras funciones sean inherentes a su condición. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19809E8D" w14:textId="1304EBEE" w:rsidR="00976E98" w:rsidRPr="002E3FC7" w:rsidRDefault="00976E98" w:rsidP="00976E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:ind w:right="-136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Artículo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5632,108 +5642,170 @@
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Artículo 20.- Pérdida de la condición de Director</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53ECB881" w14:textId="77777777" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:t>Los Directores de Instituto perderán su condición por las siguientes causas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6F20B4" w14:textId="77777777" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
+    <w:p w14:paraId="3B6F20B4" w14:textId="7A60469C" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>a). Aquellas previstas en los artículos 62 y 64 de los Estatutos de la UCM.</w:t>
+        <w:t>a). Aquellas previstas en los artículos 6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2D3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038306B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2D3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038306B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los Estatutos de la UCM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31466C30" w14:textId="77777777" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>b). Cuando las ausencias por motivos académicos le impidan el ejercicio de sus funciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B13C42" w14:textId="77777777" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>c). Cuando, según informe del Consejo de Instituto, exista un incumplimiento grave de sus obligaciones, tras el oportuno procedimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B61B37A" w14:textId="77777777" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
+    <w:p w14:paraId="2B61B37A" w14:textId="737A7E7D" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>d). El disfrute de un año sabático, sin perjuicio de lo dispuesto en el punto 5 de este artículo.</w:t>
+        <w:t xml:space="preserve">d). El disfrute de un año sabático, sin perjuicio de lo dispuesto en el punto </w:t>
+      </w:r>
+      <w:r w:rsidR="0054730D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038306B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="004546F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>l artículo 18 de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038306B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este </w:t>
+      </w:r>
+      <w:r w:rsidR="004546F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reglamento</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0038306B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E07CF4F" w14:textId="651B2BD2" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="360" w:after="120"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma-Bold" w:eastAsia="Times New Roman" w:hAnsi="Tahoma-Bold" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038306B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Artículo 21.- Relaciones con los miembros del Instituto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA8FAB0" w14:textId="77777777" w:rsidR="0038306B" w:rsidRPr="0038306B" w:rsidRDefault="0038306B" w:rsidP="0038306B">
@@ -5870,51 +5942,51 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931A4F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Artículo 2</w:t>
       </w:r>
       <w:r w:rsidR="008F2354">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00931A4F">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">.- Nombramiento y cese </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECCA0B" w14:textId="47972F74" w:rsidR="00E83944" w:rsidRPr="00931A4F" w:rsidRDefault="001D4258" w:rsidP="009045D7">
+    <w:p w14:paraId="1DECCA0B" w14:textId="18255316" w:rsidR="00E83944" w:rsidRPr="00931A4F" w:rsidRDefault="001D4258" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>El</w:t>
@@ -6069,51 +6141,57 @@
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sub</w:t>
       </w:r>
       <w:r w:rsidR="00752640">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>director/a</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="00931A4F">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> cesará en sus funciones por las causas establecidas en el artículo </w:t>
       </w:r>
       <w:r w:rsidR="009A6E3A" w:rsidRPr="00931A4F">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006D00B0">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="00931A4F">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Reglamento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECCA0C" w14:textId="752E8861" w:rsidR="00E83944" w:rsidRPr="00931A4F" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6389,51 +6467,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Artículo 2</w:t>
       </w:r>
       <w:r w:rsidR="008F2354">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.- Nombramiento y cese </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECCA11" w14:textId="489A5535" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="001D4258" w:rsidP="009045D7">
+    <w:p w14:paraId="1DECCA11" w14:textId="07A45E11" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="001D4258" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r w:rsidR="000571B0">
         <w:t>/la</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -6473,52 +6551,52 @@
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> del Instituto,</w:t>
       </w:r>
       <w:r w:rsidR="00C020F6">
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> entre el personal permanente con dedicación a tiempo completo. </w:t>
       </w:r>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r w:rsidR="000571B0">
         <w:t>/la</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752640">
         <w:t>Secretario/a</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> cesará en sus funciones por las causas establecidas en el artículo 1</w:t>
       </w:r>
-      <w:r w:rsidR="002310AE" w:rsidRPr="002E3FC7">
-        <w:t>0</w:t>
+      <w:r w:rsidR="009B581D">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> del Reglamento, así como por el cese en el cargo </w:t>
       </w:r>
       <w:r w:rsidR="00AD7648">
         <w:t>del/de la</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752640">
         <w:t>Director/a</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> que lo</w:t>
       </w:r>
       <w:r w:rsidR="009E6F20">
         <w:t>/la</w:t>
       </w:r>
       <w:r w:rsidR="003C6E0E" w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> propuso. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECCA12" w14:textId="157CD957" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
@@ -7828,100 +7906,100 @@
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Artículo </w:t>
       </w:r>
       <w:r w:rsidR="001B3382">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.- Memoria Anual de Actividades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECCA40" w14:textId="536D5C30" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
+    <w:p w14:paraId="1DECCA40" w14:textId="3205BBEF" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="153"/>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>La Memoria Anual de Actividades del Instituto</w:t>
       </w:r>
       <w:r w:rsidR="00011DFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>se elevará al</w:t>
       </w:r>
       <w:r w:rsidR="00136A74">
         <w:t>/a la</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A052FC">
         <w:t>Rector</w:t>
       </w:r>
       <w:r w:rsidR="001B1F30">
         <w:t>/a</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
         <w:t>, a través del Vicerrectorado de Centros</w:t>
       </w:r>
       <w:r w:rsidR="006C4233">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="006C4233" w:rsidRPr="002E3FC7">
         <w:t>Departamentos</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3FC7">
-        <w:t>, durante el mes de diciembre o en las fechas acordadas con dicho Vicerrectorado.</w:t>
+        <w:t>, durante el mes de diciembre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECCA41" w14:textId="0A3661E7" w:rsidR="00E83944" w:rsidRPr="002E3FC7" w:rsidRDefault="003C6E0E" w:rsidP="009045D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E3FC7">
         <w:t xml:space="preserve">La Memoria Anual de actividades será elaborada por </w:t>
       </w:r>
       <w:r w:rsidR="00F44910">
         <w:t>el</w:t>
       </w:r>
@@ -8484,64 +8562,64 @@
       </w:r>
       <w:r w:rsidR="00360730">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Tahoma" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ÚNICA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F755BCF" w14:textId="46437838" w:rsidR="00A73D03" w:rsidRPr="00D26CDE" w:rsidRDefault="00A73D03" w:rsidP="00D26CDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D26CDE">
-        <w:t xml:space="preserve">El presente Reglamento de Régimen Interno, habrá de ser modificado tras la publicación de los </w:t>
+        <w:t>El presente Reglamento de Régimen Interno, habrá de ser modificado tras la publicación de los nuevos Estatutos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6305D" w:rsidRPr="00D26CDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00312BD8" w:rsidRPr="00D26CDE">
+        <w:t>UCM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26CDE">
+        <w:t xml:space="preserve">, del nuevo Reglamento de Centros y Estructuras y resto de normativa que </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26CDE">
         <w:lastRenderedPageBreak/>
-        <w:t>nuevos Estatutos</w:t>
-[...8 lines deleted...]
-        <w:t>, del nuevo Reglamento de Centros y Estructuras y resto de normativa que pudiera afectar</w:t>
+        <w:t>pudiera afectar</w:t>
       </w:r>
       <w:r w:rsidR="00312BD8" w:rsidRPr="00D26CDE">
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26CDE">
         <w:t>, para adaptarse a su contenido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244FD83C" w14:textId="77777777" w:rsidR="00A73D03" w:rsidRPr="00C529F5" w:rsidRDefault="00A73D03" w:rsidP="00A73D03">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Tahoma" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26274CF1" w14:textId="77777777" w:rsidR="00A73D03" w:rsidRPr="00C529F5" w:rsidRDefault="00A73D03" w:rsidP="00A73D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -8700,71 +8778,78 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma-Bold">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001C5D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3D6FA3E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -11738,212 +11823,225 @@
     <w:rsid w:val="002E3203"/>
     <w:rsid w:val="002E3FC7"/>
     <w:rsid w:val="002E4E79"/>
     <w:rsid w:val="002F50D4"/>
     <w:rsid w:val="002F538C"/>
     <w:rsid w:val="00300B06"/>
     <w:rsid w:val="00301FD9"/>
     <w:rsid w:val="00303B01"/>
     <w:rsid w:val="003044D5"/>
     <w:rsid w:val="00312BD8"/>
     <w:rsid w:val="003366B1"/>
     <w:rsid w:val="00341E82"/>
     <w:rsid w:val="00346896"/>
     <w:rsid w:val="00350A9F"/>
     <w:rsid w:val="00357BA9"/>
     <w:rsid w:val="00360730"/>
     <w:rsid w:val="00365900"/>
     <w:rsid w:val="003661B1"/>
     <w:rsid w:val="00372FBF"/>
     <w:rsid w:val="0038306B"/>
     <w:rsid w:val="00385B39"/>
     <w:rsid w:val="0039708B"/>
     <w:rsid w:val="003A2033"/>
     <w:rsid w:val="003B49F7"/>
     <w:rsid w:val="003B6DCE"/>
+    <w:rsid w:val="003C386F"/>
     <w:rsid w:val="003C6E0E"/>
+    <w:rsid w:val="003E2D3D"/>
     <w:rsid w:val="003E2F02"/>
     <w:rsid w:val="003E7AF2"/>
     <w:rsid w:val="003F0A6A"/>
     <w:rsid w:val="00401426"/>
     <w:rsid w:val="00414DEA"/>
     <w:rsid w:val="00441593"/>
     <w:rsid w:val="00443692"/>
     <w:rsid w:val="004446AA"/>
     <w:rsid w:val="00445582"/>
     <w:rsid w:val="00447245"/>
     <w:rsid w:val="00447363"/>
     <w:rsid w:val="00453502"/>
+    <w:rsid w:val="004546F1"/>
     <w:rsid w:val="004644FF"/>
     <w:rsid w:val="00476697"/>
     <w:rsid w:val="004B4AAA"/>
     <w:rsid w:val="004C2008"/>
     <w:rsid w:val="004C54CF"/>
     <w:rsid w:val="004D65CA"/>
     <w:rsid w:val="004D7816"/>
     <w:rsid w:val="004F210A"/>
     <w:rsid w:val="004F3BC4"/>
     <w:rsid w:val="004F5B20"/>
     <w:rsid w:val="005017D0"/>
     <w:rsid w:val="00502781"/>
     <w:rsid w:val="005041DA"/>
     <w:rsid w:val="00511905"/>
     <w:rsid w:val="0051255B"/>
     <w:rsid w:val="00516BDD"/>
     <w:rsid w:val="0053041C"/>
     <w:rsid w:val="00531059"/>
     <w:rsid w:val="00545EAE"/>
+    <w:rsid w:val="0054730D"/>
     <w:rsid w:val="00557E61"/>
     <w:rsid w:val="0056428F"/>
     <w:rsid w:val="00574FB0"/>
+    <w:rsid w:val="005847DB"/>
     <w:rsid w:val="005912CA"/>
     <w:rsid w:val="00596F98"/>
     <w:rsid w:val="005A6C61"/>
     <w:rsid w:val="005B22AE"/>
     <w:rsid w:val="005B368C"/>
     <w:rsid w:val="005B69CA"/>
     <w:rsid w:val="005C117E"/>
     <w:rsid w:val="005C72B8"/>
     <w:rsid w:val="005D187F"/>
     <w:rsid w:val="005E1D91"/>
     <w:rsid w:val="005E719A"/>
     <w:rsid w:val="005F09C9"/>
     <w:rsid w:val="005F19A0"/>
     <w:rsid w:val="005F20A8"/>
     <w:rsid w:val="005F7FD0"/>
     <w:rsid w:val="00605E20"/>
     <w:rsid w:val="0061394B"/>
     <w:rsid w:val="00623EE8"/>
     <w:rsid w:val="00633524"/>
     <w:rsid w:val="00647879"/>
     <w:rsid w:val="00662D0A"/>
     <w:rsid w:val="00663CFD"/>
     <w:rsid w:val="0067279C"/>
+    <w:rsid w:val="006758CB"/>
     <w:rsid w:val="006974AC"/>
     <w:rsid w:val="006B5908"/>
     <w:rsid w:val="006C4233"/>
+    <w:rsid w:val="006D00B0"/>
     <w:rsid w:val="006F2F30"/>
     <w:rsid w:val="007042CC"/>
     <w:rsid w:val="00724771"/>
     <w:rsid w:val="00725093"/>
     <w:rsid w:val="007272B3"/>
     <w:rsid w:val="00734882"/>
     <w:rsid w:val="00737007"/>
     <w:rsid w:val="00752640"/>
     <w:rsid w:val="00777060"/>
+    <w:rsid w:val="00780BED"/>
     <w:rsid w:val="0078735F"/>
     <w:rsid w:val="00792F5A"/>
     <w:rsid w:val="007B0633"/>
     <w:rsid w:val="007B7913"/>
     <w:rsid w:val="007C7801"/>
     <w:rsid w:val="007D4506"/>
     <w:rsid w:val="007D4C2B"/>
     <w:rsid w:val="007D737F"/>
     <w:rsid w:val="007E3BD9"/>
     <w:rsid w:val="007E528B"/>
     <w:rsid w:val="00800C2C"/>
     <w:rsid w:val="00801D88"/>
+    <w:rsid w:val="0081351B"/>
     <w:rsid w:val="008149E1"/>
     <w:rsid w:val="00816156"/>
     <w:rsid w:val="00817AE0"/>
     <w:rsid w:val="00832454"/>
     <w:rsid w:val="00845F52"/>
     <w:rsid w:val="00852565"/>
     <w:rsid w:val="00866639"/>
     <w:rsid w:val="0087285C"/>
     <w:rsid w:val="0088256C"/>
     <w:rsid w:val="00890127"/>
     <w:rsid w:val="008A11D8"/>
     <w:rsid w:val="008B2D4A"/>
     <w:rsid w:val="008E1121"/>
     <w:rsid w:val="008F2354"/>
     <w:rsid w:val="008F4EA1"/>
     <w:rsid w:val="009045D7"/>
     <w:rsid w:val="00905483"/>
     <w:rsid w:val="00915751"/>
     <w:rsid w:val="00926827"/>
     <w:rsid w:val="00930783"/>
     <w:rsid w:val="00931A4F"/>
     <w:rsid w:val="00934216"/>
     <w:rsid w:val="00941615"/>
     <w:rsid w:val="00943FB6"/>
     <w:rsid w:val="0094411F"/>
     <w:rsid w:val="00944B71"/>
     <w:rsid w:val="00976E98"/>
     <w:rsid w:val="0098621B"/>
     <w:rsid w:val="0098653B"/>
     <w:rsid w:val="00987BDA"/>
     <w:rsid w:val="00991076"/>
     <w:rsid w:val="00991777"/>
     <w:rsid w:val="009A3946"/>
     <w:rsid w:val="009A3E21"/>
+    <w:rsid w:val="009A63C9"/>
     <w:rsid w:val="009A6E3A"/>
     <w:rsid w:val="009B1260"/>
     <w:rsid w:val="009B3237"/>
+    <w:rsid w:val="009B581D"/>
     <w:rsid w:val="009C274C"/>
     <w:rsid w:val="009E6F20"/>
     <w:rsid w:val="009F1F47"/>
     <w:rsid w:val="009F2E17"/>
     <w:rsid w:val="009F3FB6"/>
     <w:rsid w:val="009F51F3"/>
     <w:rsid w:val="009F5F2B"/>
     <w:rsid w:val="00A0033C"/>
     <w:rsid w:val="00A03133"/>
     <w:rsid w:val="00A03453"/>
     <w:rsid w:val="00A0385D"/>
     <w:rsid w:val="00A052FC"/>
     <w:rsid w:val="00A250A6"/>
     <w:rsid w:val="00A279E9"/>
     <w:rsid w:val="00A3119F"/>
     <w:rsid w:val="00A3481C"/>
     <w:rsid w:val="00A46688"/>
     <w:rsid w:val="00A60919"/>
     <w:rsid w:val="00A71AB5"/>
     <w:rsid w:val="00A73318"/>
     <w:rsid w:val="00A73D03"/>
     <w:rsid w:val="00A7618A"/>
     <w:rsid w:val="00A93466"/>
     <w:rsid w:val="00AA38FF"/>
     <w:rsid w:val="00AB504B"/>
     <w:rsid w:val="00AC116D"/>
     <w:rsid w:val="00AD7648"/>
     <w:rsid w:val="00AF4156"/>
     <w:rsid w:val="00B03664"/>
     <w:rsid w:val="00B05A04"/>
     <w:rsid w:val="00B10F8B"/>
     <w:rsid w:val="00B157C1"/>
     <w:rsid w:val="00B521CB"/>
     <w:rsid w:val="00B80421"/>
     <w:rsid w:val="00B90543"/>
     <w:rsid w:val="00B91790"/>
     <w:rsid w:val="00B970D7"/>
     <w:rsid w:val="00BA0BFA"/>
+    <w:rsid w:val="00BB4C1F"/>
     <w:rsid w:val="00BC01B5"/>
     <w:rsid w:val="00BD1806"/>
     <w:rsid w:val="00BD77D1"/>
     <w:rsid w:val="00BE2F20"/>
     <w:rsid w:val="00BE34DF"/>
+    <w:rsid w:val="00BE3C9D"/>
     <w:rsid w:val="00BE774E"/>
     <w:rsid w:val="00BF0EC5"/>
     <w:rsid w:val="00BF15E4"/>
     <w:rsid w:val="00C01CAE"/>
     <w:rsid w:val="00C020F6"/>
     <w:rsid w:val="00C03166"/>
     <w:rsid w:val="00C13011"/>
     <w:rsid w:val="00C34FE9"/>
     <w:rsid w:val="00C3584F"/>
     <w:rsid w:val="00C529F5"/>
     <w:rsid w:val="00C52CB6"/>
     <w:rsid w:val="00C67587"/>
     <w:rsid w:val="00C85759"/>
     <w:rsid w:val="00C90622"/>
     <w:rsid w:val="00C93D7E"/>
     <w:rsid w:val="00CD1AE9"/>
     <w:rsid w:val="00CE5100"/>
     <w:rsid w:val="00CF17D6"/>
     <w:rsid w:val="00D26CDE"/>
     <w:rsid w:val="00D6305D"/>
     <w:rsid w:val="00D63DE7"/>
     <w:rsid w:val="00D7034B"/>
     <w:rsid w:val="00D73FF6"/>
     <w:rsid w:val="00D76EA4"/>
     <w:rsid w:val="00D8752A"/>
@@ -12627,50 +12725,80 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:rsid w:val="00725093"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:rsid w:val="00725093"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0054730D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0054730D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="25066246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="421686248">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -13260,118 +13388,119 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91DC9DE8-A045-4AD4-B7D4-B966C4CB9A97}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="eb9a7349-91ea-4db0-87ef-da7a6106bb34"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24A1F482-B395-425E-A41D-93F950DF9C3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="eb9a7349-91ea-4db0-87ef-da7a6106bb34"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BECD013-AB05-4520-AD0D-55938D2AA3F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5522</Words>
-  <Characters>30373</Characters>
+  <Words>5536</Words>
+  <Characters>30453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>253</Lines>
   <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35824</CharactersWithSpaces>
+  <CharactersWithSpaces>35918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>MARIA DEL MAR CARDEDAL SANTAMARIA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E135FFE344B389419862432C1876094B</vt:lpwstr>
   </property>
 </Properties>
 </file>