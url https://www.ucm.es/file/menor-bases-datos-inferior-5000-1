--- v0 (2026-05-06)
+++ v1 (2026-07-10)
@@ -1531,90 +1531,70 @@
         </w:rPr>
         <w:t xml:space="preserve">IVA:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00747352">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>XXX€</w:t>
       </w:r>
       <w:r w:rsidRPr="00747352">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CDF76E" w14:textId="77777777" w:rsidR="0006136F" w:rsidRPr="00747352" w:rsidRDefault="0006136F" w:rsidP="0006136F">
+    <w:p w14:paraId="00CDF76E" w14:textId="515ABC8F" w:rsidR="0006136F" w:rsidRPr="00747352" w:rsidRDefault="0006136F" w:rsidP="0006136F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747352">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Importe </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Importe Total: </w:t>
       </w:r>
       <w:r w:rsidRPr="00747352">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>XXX€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445565EF" w14:textId="77777777" w:rsidR="0006136F" w:rsidRDefault="0006136F" w:rsidP="00470813">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -2410,91 +2390,82 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
               </w:rPr>
               <w:t xml:space="preserve">PDF Gerente/a - Administrador/a - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001D2CA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
               </w:rPr>
               <w:t>Jefe</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001D2CA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
               </w:rPr>
               <w:t>/a de Servicio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0C07D3" w14:textId="77777777" w:rsidR="00495620" w:rsidRPr="00495620" w:rsidRDefault="00495620" w:rsidP="00495620">
+          <w:p w14:paraId="3D0C07D3" w14:textId="0244CC0A" w:rsidR="00495620" w:rsidRPr="00495620" w:rsidRDefault="00495620" w:rsidP="00495620">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1644"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00495620">
+            <w:r w:rsidR="00F4287C" w:rsidRPr="00F4287C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Resolución Gerencia 13 de mayo de 2025, BOUC 16, de 20 de mayo</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C84D2FE" w14:textId="410A23CB" w:rsidR="00E20B35" w:rsidRPr="007262D7" w:rsidRDefault="00E20B35" w:rsidP="00747352">
             <w:pPr>
               <w:pStyle w:val="Ttulo4"/>
               <w:ind w:left="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E20B35" w:rsidRPr="00747352" w14:paraId="7200C8C7" w14:textId="77777777" w:rsidTr="00495620">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="003CA4A5" w14:textId="1300C7D3" w:rsidR="00E20B35" w:rsidRPr="001615F8" w:rsidRDefault="00D0652A" w:rsidP="00D60023">
@@ -2682,62 +2653,51 @@
       <w:r w:rsidRPr="00D37383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> debe acreditar la exclusividad</w:t>
       </w:r>
       <w:r w:rsidR="00D0652A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D0652A" w:rsidRPr="00D0652A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">La empresa deberá ser la editora o titular o la suministradora con carácter exclusivo de las </w:t>
-[...10 lines deleted...]
-        <w:t>publicaciones, bases de datos o revistas.</w:t>
+        <w:t>La empresa deberá ser la editora o titular o la suministradora con carácter exclusivo de las publicaciones, bases de datos o revistas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3256359C" w14:textId="3846CDD4" w:rsidR="00D0652A" w:rsidRDefault="00D0652A" w:rsidP="003D19CE">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0652A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2894,150 +2854,152 @@
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D37383" w:rsidRPr="00D37383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D37383" w:rsidRPr="00D37383">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> imputación del gasto se realizará a Capítulo VI del Presupuesto de Gastos si se trata de acceso a bases de datos de forma perpetua, y al Capítulo II si se trata de renovaciones o de licencias de uso</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="007F6071" w:rsidSect="007F6071">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1416" w:bottom="993" w:left="1276" w:header="709" w:footer="403" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A5A1095" w14:textId="77777777" w:rsidR="00C82769" w:rsidRDefault="00C82769" w:rsidP="004D7FA0">
+    <w:p w14:paraId="1016BCB7" w14:textId="77777777" w:rsidR="00472255" w:rsidRDefault="00472255" w:rsidP="004D7FA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B878349" w14:textId="77777777" w:rsidR="00C82769" w:rsidRDefault="00C82769" w:rsidP="004D7FA0">
+    <w:p w14:paraId="1BB3EB4D" w14:textId="77777777" w:rsidR="00472255" w:rsidRDefault="00472255" w:rsidP="004D7FA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="457385046"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="79DD1A0C" w14:textId="77777777" w:rsidR="00CA2D01" w:rsidRDefault="00CA2D01">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -3094,58 +3056,58 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2A0EBB6D" w14:textId="77777777" w:rsidR="007F6071" w:rsidRDefault="007F6071">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F1B3C36" w14:textId="77777777" w:rsidR="00C82769" w:rsidRDefault="00C82769" w:rsidP="004D7FA0">
+    <w:p w14:paraId="40DE85F8" w14:textId="77777777" w:rsidR="00472255" w:rsidRDefault="00472255" w:rsidP="004D7FA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54685A23" w14:textId="77777777" w:rsidR="00C82769" w:rsidRDefault="00C82769" w:rsidP="004D7FA0">
+    <w:p w14:paraId="5C8111CD" w14:textId="77777777" w:rsidR="00472255" w:rsidRDefault="00472255" w:rsidP="004D7FA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="4F5D7FA4" w14:textId="62BBB636" w:rsidR="001D2CA5" w:rsidRDefault="001D2CA5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="564A2B07" wp14:editId="1E98AC62">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-381000</wp:posOffset>
           </wp:positionH>
@@ -4246,51 +4208,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D7FA0"/>
     <w:rsid w:val="00001D76"/>
     <w:rsid w:val="0001044C"/>
     <w:rsid w:val="00012F34"/>
     <w:rsid w:val="00027BEC"/>
     <w:rsid w:val="00055ADB"/>
     <w:rsid w:val="0006136F"/>
@@ -4306,50 +4268,51 @@
     <w:rsid w:val="001B5309"/>
     <w:rsid w:val="001C2282"/>
     <w:rsid w:val="001C6A54"/>
     <w:rsid w:val="001C73D2"/>
     <w:rsid w:val="001C745D"/>
     <w:rsid w:val="001D2CA5"/>
     <w:rsid w:val="001D6470"/>
     <w:rsid w:val="002172CE"/>
     <w:rsid w:val="00217E4F"/>
     <w:rsid w:val="00254E58"/>
     <w:rsid w:val="002958BB"/>
     <w:rsid w:val="002A5F7C"/>
     <w:rsid w:val="002A6157"/>
     <w:rsid w:val="002B1C74"/>
     <w:rsid w:val="002C27AA"/>
     <w:rsid w:val="002F12C7"/>
     <w:rsid w:val="00315C15"/>
     <w:rsid w:val="00340023"/>
     <w:rsid w:val="0037159D"/>
     <w:rsid w:val="003A1CB8"/>
     <w:rsid w:val="003B7A0D"/>
     <w:rsid w:val="003D19CE"/>
     <w:rsid w:val="00402658"/>
     <w:rsid w:val="00423F6B"/>
     <w:rsid w:val="00470813"/>
+    <w:rsid w:val="00472255"/>
     <w:rsid w:val="004911F6"/>
     <w:rsid w:val="00495620"/>
     <w:rsid w:val="004B5981"/>
     <w:rsid w:val="004D7FA0"/>
     <w:rsid w:val="004E092C"/>
     <w:rsid w:val="00524B3D"/>
     <w:rsid w:val="005820CC"/>
     <w:rsid w:val="005B775C"/>
     <w:rsid w:val="0064615D"/>
     <w:rsid w:val="006709F8"/>
     <w:rsid w:val="006800F6"/>
     <w:rsid w:val="006919BE"/>
     <w:rsid w:val="006A53F2"/>
     <w:rsid w:val="007033DF"/>
     <w:rsid w:val="007262D7"/>
     <w:rsid w:val="00745C0B"/>
     <w:rsid w:val="007463E8"/>
     <w:rsid w:val="00747352"/>
     <w:rsid w:val="007C4163"/>
     <w:rsid w:val="007F6071"/>
     <w:rsid w:val="00802C37"/>
     <w:rsid w:val="00804868"/>
     <w:rsid w:val="008049DF"/>
     <w:rsid w:val="00805507"/>
     <w:rsid w:val="00806932"/>
@@ -4389,106 +4352,108 @@
     <w:rsid w:val="00BF6ACB"/>
     <w:rsid w:val="00C473B8"/>
     <w:rsid w:val="00C51F85"/>
     <w:rsid w:val="00C71384"/>
     <w:rsid w:val="00C82769"/>
     <w:rsid w:val="00CA078C"/>
     <w:rsid w:val="00CA2D01"/>
     <w:rsid w:val="00CB4675"/>
     <w:rsid w:val="00CC18B7"/>
     <w:rsid w:val="00D0652A"/>
     <w:rsid w:val="00D37383"/>
     <w:rsid w:val="00D60023"/>
     <w:rsid w:val="00D74B5D"/>
     <w:rsid w:val="00D93F31"/>
     <w:rsid w:val="00D969C7"/>
     <w:rsid w:val="00DB47C0"/>
     <w:rsid w:val="00DB6D82"/>
     <w:rsid w:val="00DF73C3"/>
     <w:rsid w:val="00E01209"/>
     <w:rsid w:val="00E10BAC"/>
     <w:rsid w:val="00E10CAE"/>
     <w:rsid w:val="00E1489B"/>
     <w:rsid w:val="00E14D8D"/>
     <w:rsid w:val="00E20B35"/>
     <w:rsid w:val="00E30165"/>
+    <w:rsid w:val="00E40F17"/>
     <w:rsid w:val="00E65F6E"/>
     <w:rsid w:val="00E67366"/>
     <w:rsid w:val="00E85AE9"/>
     <w:rsid w:val="00EB1380"/>
     <w:rsid w:val="00EB6E56"/>
     <w:rsid w:val="00ED169C"/>
     <w:rsid w:val="00ED5E9F"/>
     <w:rsid w:val="00F1157D"/>
     <w:rsid w:val="00F309C3"/>
     <w:rsid w:val="00F31716"/>
+    <w:rsid w:val="00F4287C"/>
     <w:rsid w:val="00F47926"/>
     <w:rsid w:val="00FB0940"/>
     <w:rsid w:val="00FC19B7"/>
     <w:rsid w:val="00FE1707"/>
     <w:rsid w:val="02412ED0"/>
     <w:rsid w:val="0BAFFEE0"/>
     <w:rsid w:val="11C9C303"/>
     <w:rsid w:val="12AE84B5"/>
     <w:rsid w:val="1665EE38"/>
     <w:rsid w:val="186DA9ED"/>
     <w:rsid w:val="1E0A32B6"/>
     <w:rsid w:val="204909C7"/>
     <w:rsid w:val="23EC96F8"/>
     <w:rsid w:val="395B63BA"/>
     <w:rsid w:val="39BC3B71"/>
     <w:rsid w:val="3A0B5EAE"/>
     <w:rsid w:val="3CD6CC7B"/>
     <w:rsid w:val="3CF3DC33"/>
     <w:rsid w:val="3D9FEFCC"/>
     <w:rsid w:val="40A253EA"/>
     <w:rsid w:val="427360EF"/>
     <w:rsid w:val="4E273B41"/>
     <w:rsid w:val="4F38BB9A"/>
     <w:rsid w:val="5F654D84"/>
     <w:rsid w:val="65ACE611"/>
     <w:rsid w:val="6C7CFF4C"/>
     <w:rsid w:val="70478B4A"/>
     <w:rsid w:val="79EE6D90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="20A4237E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CB21FBBA-FEFF-4DA2-A463-67C972203DBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -5637,50 +5602,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100829A4287C6988A4B83EB7840BB48BD57" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1b7135f475af4f16979423c9c3643a32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb8966766de8a76171632843f70d4eb1" ns3:_="">
     <xsd:import namespace="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5830,151 +5804,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EA9D4DD-3A72-4373-93E9-50C24C676E9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4615E9C1-603C-499F-AEE0-38177A96D892}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E025B9-02E9-4B63-B74C-5C708C82FF0C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DAE4B10-A466-4720-A703-31EADD3F0A3D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7BAFF6-777C-4B66-AF63-293A3EBC5054}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>518</Words>
-  <Characters>2852</Characters>
+  <Words>515</Words>
+  <Characters>2834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3364</CharactersWithSpaces>
+  <CharactersWithSpaces>3343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARGARITA BARRIO MOZO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100829A4287C6988A4B83EB7840BB48BD57</vt:lpwstr>