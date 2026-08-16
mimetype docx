--- v0 (2026-06-27)
+++ v1 (2026-08-16)
@@ -887,550 +887,456 @@
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Valores estimados iguales o inferiores a 100.000,00 euros:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724E3FB9" w14:textId="77777777" w:rsidR="00B478AD" w:rsidRDefault="00B478AD" w:rsidP="00B478AD">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064425C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Contra esta resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso administrativo ante el Juzgado de lo Contencioso-Administrativo, en el plazo de dos meses contados desde el día siguiente a su notificación. No obstante, y sin perjuicio de que se pueda ejercitar cualquier otro que se estime procedente, el interesado puede optar por interponer contra la presente resolución recurso de reposición ante el mismo órgano que la hubiera dictado, en el plazo de un mes contado desde el día siguiente a su notificación, en cuyo caso no podrá interponer el recurso contencioso-administrativo anteriormente mencionado en tanto no sea resuelto expresamente o se haya producido la desestimación presunta del recurso de reposición interpuesto, conforme a lo previsto en los artículos 123 y 124 de la Ley 39/2015, 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B72C8C1" w14:textId="77777777" w:rsidR="00012420" w:rsidRPr="004907BC" w:rsidRDefault="00012420" w:rsidP="00012420">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2EB17965" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>EL RECTOR,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8C45F1" w14:textId="77777777" w:rsidR="00012420" w:rsidRPr="004907BC" w:rsidRDefault="00012420" w:rsidP="00012420">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="698AE2C4" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="19640060" w14:textId="5456E6C1" w:rsidR="00012420" w:rsidRPr="004907BC" w:rsidRDefault="00012420" w:rsidP="00012420">
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>    P.D. LA GERENTE,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102A798F" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(Decreto Rectoral 4/2025, de 10 de marzo, BOCM, de 21 de marzo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48861C32" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>             P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF47B4F" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>             EL VICEGERENTE DE CONTRATACIÓN ADMINISTRATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CB9634" w14:textId="0C15AAB1" w:rsidR="00B478AD" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> DAVID BRAGADO DOMINGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47582A82" w14:textId="6E911691" w:rsidR="00B478AD" w:rsidRPr="00B478AD" w:rsidRDefault="00B478AD" w:rsidP="00036BFD">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B478AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>Valores estimados superiores a 100.000,00 euros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7B7912" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Contra esta resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso-administrativo ante el Juzgado de lo Contencioso-Administrativo, en el plazo de dos meses contados desde el día siguiente a su notificación. No obstante, y sin perjuicio de que pueda ejercitar cualquier otro que se estime procedente, el interesado puede optar por interponer contra la misma, con carácter potestativo, recurso especial en materia de contratación ante el Tribunal Administrativo de Contratación Pública de la Comunidad de Madrid, en el plazo de 15 días hábiles, contados a partir del siguiente a aquel en que se remita la notificación de la presente adjudicación a los licitadores y candidatos en el procedimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE9ADC3" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EL RECTOR,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBBEB3A" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>    P.D. LA GERENTE,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3C04A8" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Decreto Rectoral 4/2025, de 10 de marzo, BOCM, de 21 de marzo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8B9326" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>             P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5498E4C8" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>             EL VICEGERENTE DE CONTRATACIÓN ADMINISTRATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7B7917" w14:textId="088DAD8B" w:rsidR="003F742F" w:rsidRPr="00B81758" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004907BC">
-[...181 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00CC7698">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...173 lines deleted...]
-    <w:p w14:paraId="3B7B7918" w14:textId="77777777" w:rsidR="005D7328" w:rsidRDefault="00B81758">
+        <w:t>         DAVID BRAGADO DOMINGO</w:t>
+      </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
+    <w:p w14:paraId="3B7B7918" w14:textId="77777777" w:rsidR="005D7328" w:rsidRDefault="00EE2A24"/>
     <w:sectPr w:rsidR="005D7328">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B7B791B" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="37750FC8" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B7B791C" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="7B185EDA" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B7B7919" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="59AACBC6" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B7B791A" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="411BBFA8" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3B7B791D" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B7B7925" wp14:editId="3B7B7926">
           <wp:simplePos x="0" y="0"/>
@@ -1536,70 +1442,73 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00036BFD"/>
     <w:rsid w:val="00012420"/>
     <w:rsid w:val="00036BFD"/>
     <w:rsid w:val="000865FD"/>
+    <w:rsid w:val="000E1F1D"/>
     <w:rsid w:val="0013468C"/>
     <w:rsid w:val="001D3033"/>
     <w:rsid w:val="002415DA"/>
     <w:rsid w:val="00292FDE"/>
     <w:rsid w:val="00310CAF"/>
     <w:rsid w:val="003F742F"/>
     <w:rsid w:val="0045520C"/>
     <w:rsid w:val="004D3977"/>
     <w:rsid w:val="005643B3"/>
     <w:rsid w:val="00594919"/>
     <w:rsid w:val="00697316"/>
     <w:rsid w:val="00794429"/>
     <w:rsid w:val="007A2D13"/>
     <w:rsid w:val="00815B91"/>
     <w:rsid w:val="009C7593"/>
     <w:rsid w:val="009D66D8"/>
     <w:rsid w:val="00B034BE"/>
     <w:rsid w:val="00B478AD"/>
     <w:rsid w:val="00B81758"/>
     <w:rsid w:val="00C32AA9"/>
+    <w:rsid w:val="00CC7698"/>
+    <w:rsid w:val="00EE2A24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3B7B78EF"/>
@@ -1987,51 +1896,50 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
@@ -2415,56 +2323,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100829A4287C6988A4B83EB7840BB48BD57" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1b7135f475af4f16979423c9c3643a32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb8966766de8a76171632843f70d4eb1" ns3:_="">
     <xsd:import namespace="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -2618,129 +2525,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1ABD69C-7483-4A3E-AA76-3CD1D8823B97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B516C4A3-F2FC-4963-9377-C50EE01830B3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{600CD513-8FCE-4D00-8DB8-DDB8E50745F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B516C4A3-F2FC-4963-9377-C50EE01830B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1ABD69C-7483-4A3E-AA76-3CD1D8823B97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>581</Words>
-  <Characters>3201</Characters>
+  <Words>599</Words>
+  <Characters>3296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3775</CharactersWithSpaces>
+  <CharactersWithSpaces>3888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARGARITA BARRIO MOZO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100829A4287C6988A4B83EB7840BB48BD57</vt:lpwstr>
   </property>