--- v0 (2026-06-28)
+++ v1 (2026-08-16)
@@ -7,1357 +7,1360 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6099EDA8" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B78EF" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Anexo4"/>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO IV </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">RESOLUCIÓN DE ADJUDICACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3F2AF7" w14:textId="7F2C8F4A" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B78F0" w14:textId="259C209F" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk146101861"/>
+        <w:t xml:space="preserve">(Contratos basados en acuerdos marco de </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>valor estimado</w:t>
+      </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contratos </w:t>
-[...6 lines deleted...]
-        <w:t>específicos de Sistemas Dinámicos de Adquisición</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00292FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igual o </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...6 lines deleted...]
-        <w:t>valor estimado</w:t>
+        <w:t>superior a 15.000,00 euros</w:t>
+      </w:r>
+      <w:r w:rsidR="00292FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>, IVA excluido</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5FEC8A" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B78F1" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="1982"/>
         <w:gridCol w:w="1982"/>
         <w:gridCol w:w="1983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="2E0F6F51" w14:textId="77777777" w:rsidTr="00DE1682">
+      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="3B7B78F4" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71026DC7" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78F2" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Expediente nº:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="053A710B" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78F3" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="6B70BBE3" w14:textId="77777777" w:rsidTr="00DE1682">
+      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="3B7B78F7" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="212E325F" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00DC3ECF" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78F5" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>SDA</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Acuerdo Marco: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="044F25FB" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78F6" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="1306CC29" w14:textId="77777777" w:rsidTr="00DE1682">
+      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="3B7B78FA" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE4EC06" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00DC3ECF" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78F8" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Categoría del SDA</w:t>
+              <w:t xml:space="preserve">Lote del Acuerdo marco: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3F8610" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78F9" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="115F4D3A" w14:textId="77777777" w:rsidTr="00DE1682">
+      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="3B7B78FD" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D30B27" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78FB" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Denominación del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="695F8ADE" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78FC" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036BFD" w:rsidRPr="00036BFD" w14:paraId="0BC4E2D3" w14:textId="77777777" w:rsidTr="00DE1682">
+      <w:tr w:rsidR="00594919" w:rsidRPr="00036BFD" w14:paraId="3B7B7902" w14:textId="77777777" w:rsidTr="00594919">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1022771A" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78FE" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00594919">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Presupuesto del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153FC96F" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B78FF" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00594919">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>BI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1F6883" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B7900" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00594919">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>IVA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF9447B" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+          <w:p w14:paraId="3B7B7901" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00594919">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00594919" w:rsidRPr="00036BFD" w14:paraId="495E8B98" w14:textId="77777777" w:rsidTr="00DE1682">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12456E51" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00036BFD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA5C9C2" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00036BFD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F39D105" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00036BFD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781499D5" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00036BFD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00594919" w:rsidRPr="00036BFD" w14:paraId="3EADEF6E" w14:textId="77777777" w:rsidTr="00FB0B64">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C98DDEA" w14:textId="4266FCE8" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00036BFD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Plazo de ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEED6A9" w14:textId="77777777" w:rsidR="00594919" w:rsidRPr="00036BFD" w:rsidRDefault="00594919" w:rsidP="00036BFD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B3E7EB6" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7903" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478FDF96" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7904" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Emitida propuesta de adjudicación motivada:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758164AA" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7905" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">- en el acta de la mesa de contratación de fecha XXXXXXXXX y publicada en la licitación celebrada a través de la Plataforma de Contratación del Sector Público, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFFD287" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7906" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">- en el Anexo IIIB de la licitación </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>que se adjunta a esta Resolución</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143C8027" w14:textId="376E2BC3" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7907" w14:textId="10B38CFB" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">En uso de las competencias atribuidas al Rectorado por el artículo 199 de los Estatutos de la Universidad Complutense de Madrid, aprobados por el Decreto 32/2017 del Consejo de Gobierno de la Comunidad de Madrid de 21 de marzo de 2017 (BOCM de 24 de marzo de 2017) y en uso de las atribuciones que me han sido delegadas por el </w:t>
       </w:r>
       <w:r w:rsidR="000865FD" w:rsidRPr="000865FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Decreto Rectoral </w:t>
       </w:r>
-      <w:r w:rsidR="00965DF5">
+      <w:r w:rsidR="0045520C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000865FD" w:rsidRPr="000865FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00965DF5">
+      <w:r w:rsidR="0045520C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000865FD" w:rsidRPr="000865FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:r w:rsidR="00965DF5">
-[...3 lines deleted...]
-        <w:t>10 de marzo</w:t>
+      <w:r w:rsidR="0045520C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="000865FD" w:rsidRPr="000865FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="0045520C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>marzo</w:t>
+      </w:r>
+      <w:r w:rsidR="000865FD" w:rsidRPr="000865FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, de establecimiento de los Vicerrectorados de la Universidad Complutense de Madrid, de delegación de competencias y de diversas cuestiones de índole organizativo (BOCM de fecha </w:t>
       </w:r>
-      <w:r w:rsidR="00965DF5">
+      <w:r w:rsidR="0045520C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>21 de marzo de 2025</w:t>
       </w:r>
       <w:r w:rsidR="000865FD" w:rsidRPr="000865FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00815B91">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">previa fiscalización favorable por la Intervención de la Universidad el </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXXXX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700D1C6D" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7908" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>En virtud de lo que establece el artículo 151 d</w:t>
       </w:r>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>e la Ley 9/2017 de Contratos del Sector Público</w:t>
       </w:r>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>, y demás disposiciones de aplicación,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42086DA5" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7909" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>RESUELVO:</w:t>
       </w:r>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adjudicar el contrato de suministro a </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58632A15" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B790A" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CIF: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F524AFB" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B790B" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">DENOMINACIÓN DE LA SOCIEDAD: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431379D7" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B790C" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Por el siguiente importe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D361448" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B790D" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Base imponible: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB4EC90" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B790E" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IVA: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE44B6B" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B790F" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="007A2D13" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Total: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2E327F" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7910" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1953F7E6" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+    <w:p w14:paraId="3B7B7911" w14:textId="5B93CAB4" w:rsidR="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Esta Resolución deberá comunicarse a todos los licitadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465DADB5" w14:textId="77777777" w:rsidR="008A7F14" w:rsidRPr="00B478AD" w:rsidRDefault="008A7F14" w:rsidP="008A7F14">
+    <w:p w14:paraId="4FD454B3" w14:textId="1FC233CA" w:rsidR="00B478AD" w:rsidRDefault="00B478AD" w:rsidP="00036BFD">
       <w:pPr>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7849A146" w14:textId="77D58F85" w:rsidR="00B478AD" w:rsidRPr="00B478AD" w:rsidRDefault="00B478AD" w:rsidP="00036BFD">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B478AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Valores estimados iguales o inferiores a 100.000,00 euros:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DDE4E1" w14:textId="77777777" w:rsidR="008A7F14" w:rsidRDefault="008A7F14" w:rsidP="008A7F14">
+    <w:p w14:paraId="724E3FB9" w14:textId="77777777" w:rsidR="00B478AD" w:rsidRDefault="00B478AD" w:rsidP="00B478AD">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064425C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Contra esta resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso administrativo ante el Juzgado de lo Contencioso-Administrativo, en el plazo de dos meses contados desde el día siguiente a su notificación. No obstante, y sin perjuicio de que se pueda ejercitar cualquier otro que se estime procedente, el interesado puede optar por interponer contra la presente resolución recurso de reposición ante el mismo órgano que la hubiera dictado, en el plazo de un mes contado desde el día siguiente a su notificación, en cuyo caso no podrá interponer el recurso contencioso-administrativo anteriormente mencionado en tanto no sea resuelto expresamente o se haya producido la desestimación presunta del recurso de reposición interpuesto, conforme a lo previsto en los artículos 123 y 124 de la Ley 39/2015, 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314F3FF6" w14:textId="77777777" w:rsidR="001D3A34" w:rsidRDefault="001D3A34" w:rsidP="001D3A34">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2EB17965" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>EL RECTOR,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698AE2C4" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>    P.D. LA GERENTE,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102A798F" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(Decreto Rectoral 4/2025, de 10 de marzo, BOCM, de 21 de marzo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48861C32" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>             P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF47B4F" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="224" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>             EL VICEGERENTE DE CONTRATACIÓN ADMINISTRATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CB9634" w14:textId="0C15AAB1" w:rsidR="00B478AD" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>        </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="13C81A6F" w14:textId="192561AF" w:rsidR="001D3A34" w:rsidRDefault="001D3A34" w:rsidP="001D3A34">
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> DAVID BRAGADO DOMINGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47582A82" w14:textId="6E911691" w:rsidR="00B478AD" w:rsidRPr="00B478AD" w:rsidRDefault="00B478AD" w:rsidP="00036BFD">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B478AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>Valores estimados superiores a 100.000,00 euros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7B7912" w14:textId="77777777" w:rsidR="00036BFD" w:rsidRPr="00036BFD" w:rsidRDefault="00036BFD" w:rsidP="00036BFD">
+      <w:pPr>
+        <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Contra esta resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso-administrativo ante el Juzgado de lo Contencioso-Administrativo, en el plazo de dos meses contados desde el día siguiente a su notificación. No obstante, y sin perjuicio de que pueda ejercitar cualquier otro que se estime procedente, el interesado puede optar por interponer contra la misma, con carácter potestativo, recurso especial en materia de contratación ante el Tribunal Administrativo de Contratación Pública de la Comunidad de Madrid, en el plazo de 15 días hábiles, contados a partir del siguiente a aquel en que se remita la notificación de la presente adjudicación a los licitadores y candidatos en el procedimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE9ADC3" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EL RECTOR,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBBEB3A" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>    P.D. LA GERENTE,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3C04A8" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Decreto Rectoral 4/2025, de 10 de marzo, BOCM, de 21 de marzo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8B9326" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>             P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5498E4C8" w14:textId="77777777" w:rsidR="00CC7698" w:rsidRPr="00CC7698" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>             EL VICEGERENTE DE CONTRATACIÓN ADMINISTRATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7B7917" w14:textId="088DAD8B" w:rsidR="003F742F" w:rsidRPr="00B81758" w:rsidRDefault="00CC7698" w:rsidP="00CC7698">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...173 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00CC7698">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...181 lines deleted...]
-    </w:p>
+        <w:t>         DAVID BRAGADO DOMINGO</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="3B7B7918" w14:textId="77777777" w:rsidR="005D7328" w:rsidRDefault="00EE2A24"/>
     <w:sectPr w:rsidR="005D7328">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="072A41B2" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="37750FC8" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B26F798" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="7B185EDA" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="478957BC" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="59AACBC6" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AF7955E" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF" w:rsidP="00310CAF">
+    <w:p w14:paraId="411BBFA8" w14:textId="77777777" w:rsidR="00EE2A24" w:rsidRDefault="00EE2A24" w:rsidP="00310CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="63FE2ED2" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B791D" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21431A67" wp14:editId="2658AF92">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B7B7925" wp14:editId="3B7B7926">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-753284</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-277726</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1714500" cy="1253490"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapSquare wrapText="right"/>
           <wp:docPr id="11" name="Imagen 11" descr="http://www.ucm.es/cont/descargas/documento6581.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="http://www.ucm.es/cont/descargas/documento6581.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" r:link="rId2">
@@ -1373,159 +1376,164 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1714500" cy="1253490"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="29571624" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B791E" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0CF9337B" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B791F" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4F38A556" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B7920" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B2BC229" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B7921" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="68C48AA4" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B7922" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5707970F" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B7923" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="593B005A" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
+  <w:p w14:paraId="3B7B7924" w14:textId="77777777" w:rsidR="00310CAF" w:rsidRDefault="00310CAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00036BFD"/>
+    <w:rsid w:val="00012420"/>
     <w:rsid w:val="00036BFD"/>
     <w:rsid w:val="000865FD"/>
+    <w:rsid w:val="000E1F1D"/>
     <w:rsid w:val="0013468C"/>
     <w:rsid w:val="001D3033"/>
-    <w:rsid w:val="001D3A34"/>
     <w:rsid w:val="002415DA"/>
     <w:rsid w:val="00292FDE"/>
     <w:rsid w:val="00310CAF"/>
+    <w:rsid w:val="003F742F"/>
+    <w:rsid w:val="0045520C"/>
+    <w:rsid w:val="004D3977"/>
     <w:rsid w:val="005643B3"/>
+    <w:rsid w:val="00594919"/>
+    <w:rsid w:val="00697316"/>
     <w:rsid w:val="00794429"/>
     <w:rsid w:val="007A2D13"/>
     <w:rsid w:val="00815B91"/>
-    <w:rsid w:val="008A7F14"/>
-    <w:rsid w:val="00965DF5"/>
     <w:rsid w:val="009C7593"/>
     <w:rsid w:val="009D66D8"/>
-    <w:rsid w:val="00AF3AD9"/>
     <w:rsid w:val="00B034BE"/>
+    <w:rsid w:val="00B478AD"/>
+    <w:rsid w:val="00B81758"/>
     <w:rsid w:val="00C32AA9"/>
-    <w:rsid w:val="00DC3ECF"/>
-    <w:rsid w:val="00F501D6"/>
+    <w:rsid w:val="00CC7698"/>
+    <w:rsid w:val="00EE2A24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A6D77CD"/>
+  <w14:docId w14:val="3B7B78EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DDF510E-39CD-4423-8B78-F2006EDDCD90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1888,51 +1896,50 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
@@ -1982,63 +1989,50 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00310CAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00310CAF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1252354761">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1762797463">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.ucm.es/cont/descargas/documento6581.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
@@ -2329,56 +2323,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100829A4287C6988A4B83EB7840BB48BD57" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1b7135f475af4f16979423c9c3643a32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb8966766de8a76171632843f70d4eb1" ns3:_="">
     <xsd:import namespace="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -2532,129 +2525,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F08460B-C4D1-4DEE-B411-8AC064DFA5CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B516C4A3-F2FC-4963-9377-C50EE01830B3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01529662-CC36-458D-B69B-8EBA8054010C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{600CD513-8FCE-4D00-8DB8-DDB8E50745F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3D17A6-6C5E-412E-8D33-13B3AF7D4EA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1ABD69C-7483-4A3E-AA76-3CD1D8823B97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>578</Words>
-  <Characters>3183</Characters>
+  <Words>599</Words>
+  <Characters>3296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3754</CharactersWithSpaces>
+  <CharactersWithSpaces>3888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARGARITA BARRIO MOZO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100829A4287C6988A4B83EB7840BB48BD57</vt:lpwstr>
   </property>