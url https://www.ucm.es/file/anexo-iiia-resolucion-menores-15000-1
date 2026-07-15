--- v0 (2026-05-28)
+++ v1 (2026-07-15)
@@ -1411,190 +1411,181 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gerente/a - Administrador/a - </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/a de Servicio</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="29EE87C7" w14:textId="6B3D5398" w:rsidR="005D7328" w:rsidRPr="00961C2C" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+    <w:p w14:paraId="29EE87C7" w14:textId="1D560645" w:rsidR="005D7328" w:rsidRPr="00961C2C" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1644"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00961C2C" w:rsidRPr="00961C2C">
+      <w:r w:rsidR="00E07E8F" w:rsidRPr="00E07E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Resolución Gerencia 13 de mayo de 2025, BOUC 1</w:t>
+        <w:t>P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00961C2C" w:rsidRPr="00961C2C">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0068366C" w:rsidRPr="00961C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005D7328" w:rsidRPr="00961C2C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22974D3E" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="39038D91" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="217B0C95" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="2B15BA75" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295358A3" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="38CA78D4" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D7C3F5A" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="32F16689" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7C0B5755" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21431A67" wp14:editId="2658AF92">
           <wp:simplePos x="0" y="0"/>
@@ -1699,67 +1690,70 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D157D2"/>
     <w:rsid w:val="00024812"/>
     <w:rsid w:val="000565DA"/>
+    <w:rsid w:val="000F15FD"/>
     <w:rsid w:val="00104AD9"/>
     <w:rsid w:val="00185158"/>
     <w:rsid w:val="001952F2"/>
     <w:rsid w:val="004F2087"/>
     <w:rsid w:val="00591061"/>
     <w:rsid w:val="0064425C"/>
     <w:rsid w:val="0068366C"/>
     <w:rsid w:val="00742E87"/>
     <w:rsid w:val="00794429"/>
     <w:rsid w:val="00914DF2"/>
     <w:rsid w:val="00961C2C"/>
     <w:rsid w:val="00961F99"/>
     <w:rsid w:val="009E3FF2"/>
     <w:rsid w:val="00B82046"/>
     <w:rsid w:val="00C32AA9"/>
     <w:rsid w:val="00C82E90"/>
     <w:rsid w:val="00D157D2"/>
+    <w:rsid w:val="00DD433A"/>
+    <w:rsid w:val="00E07E8F"/>
     <w:rsid w:val="00EC05BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2561,56 +2555,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100829A4287C6988A4B83EB7840BB48BD57" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1b7135f475af4f16979423c9c3643a32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb8966766de8a76171632843f70d4eb1" ns3:_="">
     <xsd:import namespace="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -2764,131 +2757,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{212ABA1F-ED53-4EFE-9400-EB38589EEA78}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4AEDE65-D587-45D9-AA83-4A8CB9CC1EE7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30B3AE37-2B14-487A-BA42-88F325AA7FCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4AEDE65-D587-45D9-AA83-4A8CB9CC1EE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{212ABA1F-ED53-4EFE-9400-EB38589EEA78}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>400</Words>
-  <Characters>2200</Characters>
+  <Words>397</Words>
+  <Characters>2184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2595</CharactersWithSpaces>
+  <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARGARITA BARRIO MOZO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100829A4287C6988A4B83EB7840BB48BD57</vt:lpwstr>
   </property>
 </Properties>
 </file>