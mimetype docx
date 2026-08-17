--- v0 (2026-06-28)
+++ v1 (2026-08-17)
@@ -7,1348 +7,1585 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1F25D09A" w14:textId="6F1C73EC" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1F25D09A" w14:textId="6F1C73EC" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Anexo3A"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk82944242"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO III.A </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">RESOLUCIÓN DE ADJUDICACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C05BC5" w14:textId="74DD20F7" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="08C05BC5" w14:textId="553B64C5" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD10C1" w:rsidRPr="007A2D13">
+        <w:t xml:space="preserve">(Contratos basados en acuerdos marco de </w:t>
+      </w:r>
+      <w:r w:rsidR="00961F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contratos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD10C1">
+        <w:t>valor estimado infeior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>específicos de Sistemas Dinámicos de Adquisición</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD10C1" w:rsidRPr="007A2D13">
+        <w:t xml:space="preserve"> a 15.000,00 euros</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82046">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A19E1">
+        <w:t>, IVA excluido</w:t>
+      </w:r>
+      <w:r w:rsidR="001952F2" w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve">valor estimado </w:t>
+        <w:t xml:space="preserve"> con documento de licitación</w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>inferior a 15.000,00 euros</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D5467" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="568D5467" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk125451083"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="1982"/>
         <w:gridCol w:w="1982"/>
         <w:gridCol w:w="1983"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D157D2" w:rsidRPr="00D157D2" w14:paraId="6C78ED45" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06EBEA55" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="06EBEA55" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Expediente </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>nº</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="23897C79" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="23897C79" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D157D2" w:rsidRPr="00D157D2" w14:paraId="703EDAE1" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76335C8F" w14:textId="5259EE24" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00DD10C1" w:rsidP="00D157D2">
+          <w:p w14:paraId="76335C8F" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>SDA</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Acuerdo Marco: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2B72DAC1" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="2B72DAC1" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D157D2" w:rsidRPr="00D157D2" w14:paraId="0796E470" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="365FCF7E" w14:textId="26FD4AD9" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00DD10C1" w:rsidP="00D157D2">
+          <w:p w14:paraId="365FCF7E" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Categoría del SDA</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Lote del Acuerdo marco: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="14A7E207" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="14A7E207" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D157D2" w:rsidRPr="00D157D2" w14:paraId="0F01F1E3" w14:textId="77777777" w:rsidTr="00DE1682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C65183" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="42C65183" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Denominación del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4D31EA9A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="4D31EA9A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D157D2" w:rsidRPr="00D157D2" w14:paraId="1D0BDF78" w14:textId="77777777" w:rsidTr="00DE1682">
+      <w:tr w:rsidR="00024812" w:rsidRPr="00D157D2" w14:paraId="1D0BDF78" w14:textId="77777777" w:rsidTr="00024812">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A94012" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="58A94012" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="00024812">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Presupuesto del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="700BCBA0" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="700BCBA0" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="00024812">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>BI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8FB835" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="0F8FB835" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="00024812">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>IVA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179A7F21" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+          <w:p w14:paraId="179A7F21" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="00024812">
             <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D157D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00024812" w:rsidRPr="00D157D2" w14:paraId="5EF4A6E0" w14:textId="77777777" w:rsidTr="00DE1682">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E969DC3" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="0064425C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732F4D94" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="0064425C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C01DD3" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="0064425C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D45199D" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="0064425C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00024812" w:rsidRPr="00D157D2" w14:paraId="350C225C" w14:textId="77777777" w:rsidTr="0020003C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AD6635" w14:textId="3E99EC8A" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="0064425C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Plazo de ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5AAF83" w14:textId="77777777" w:rsidR="00024812" w:rsidRPr="00D157D2" w:rsidRDefault="00024812" w:rsidP="0064425C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="6B88C732" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6B88C732" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794EC9BD" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Con fecha: </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXXXXXXXXXX </w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">se solicitó oferta </w:t>
       </w:r>
       <w:r w:rsidR="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>mediante</w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00DD10C1" w:rsidRPr="00DD10C1">
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>invitación</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Documento de licitación </w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>que consta en el expediente</w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...22 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> a las siguientes empresas, adjudicatarias del Lote: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
+        <w:t>X:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9E4C2C" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DD1F34" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33030B52" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D62554" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3062C781" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588C7E59" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">El plazo de presentación de ofertas finalizó el </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E504D7" w14:textId="15E95781" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="009E3FF2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="20D7F80C" w14:textId="59000BFC" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No presentaron </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oferta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a la licitación las siguientes empresas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1853A46D" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD7A8B0" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F3F86" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E504D7" w14:textId="15E95781" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="009E3FF2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D157D2" w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">resentaron </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">oferta a la licitación </w:t>
       </w:r>
       <w:r w:rsidR="00D157D2" w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>las siguientes empresas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF7B466" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="6DF7B466" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D0967A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="52D0967A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2729B60A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="2729B60A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063970CF" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="063970CF" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A95A23" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="64A95A23" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Con fecha </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> se procedió a la apertura de todas las ofertas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF3DF9C" w14:textId="67F9FFEB" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="00C82E90">
-      <w:pPr>
+    <w:p w14:paraId="4FF3DF9C" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por no cumplir los requisitos exigidos en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD10C1">
+        <w:t>Por no cumplir los requisitos exigidos en el documento de licitación (especificar cuáles), se excluye de la licitación a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D636EA" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A05A7A5" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15FD295B" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C283551" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las ofertas presentadas por el resto de empresas respecto a cada criterio de valoración y la valoración de cada criterio es la siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D92332E" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC21B85" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA66C73" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449B34EB" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>la invitación</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (especificar cuáles), se excluye de la licitación a:</w:t>
-[...69 lines deleted...]
-          <w:i/>
+        <w:t>Respecto a la documentación requerida, se constata que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E92DBCE" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43074607" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Resulta, por tanto, la siguiente ordenación de las empresas clasificadas por orden decreciente de puntuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09164C5E" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377C731D" w14:textId="77777777" w:rsidR="001952F2" w:rsidRPr="00D157D2" w:rsidRDefault="001952F2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C58E585" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por lo que se resuelve la adjudicación del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001952F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>suministro/servicio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3969EBD2" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIF: </w:t>
+      </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-          <w:i/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>Respecto a la documentación requerida, se constata que:</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Por lo que se resuelve la adjudicación del </w:t>
+        <w:t>XXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F889C39" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DENOMINACIÓN DE LA SOCIEDAD: </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>suministro/servicio</w:t>
-[...17 lines deleted...]
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:t>XXXXXXXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DE14BE" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Por el siguiente importe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CE954A" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">CIF: </w:t>
+        <w:t xml:space="preserve">Base imponible: </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>XXXXXXXXXX</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>XXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004210AD" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="001952F2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">DENOMINACIÓN DE LA SOCIEDAD: </w:t>
+        <w:t xml:space="preserve">IVA: </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>XXXXXXXXXXXXXXXX</w:t>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:t>XXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018679B2" w14:textId="1314645F" w:rsidR="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Base imponible: </w:t>
+        <w:t xml:space="preserve">Total: </w:t>
       </w:r>
       <w:r w:rsidRPr="001952F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>XXXXXX</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105B4258" w14:textId="44E05E7C" w:rsidR="00914DF2" w:rsidRPr="001952F2" w:rsidRDefault="00914DF2" w:rsidP="00914DF2">
-[...4 lines deleted...]
-          <w:color w:val="002060"/>
+    <w:p w14:paraId="105B4258" w14:textId="44E05E7C" w:rsidR="00914DF2" w:rsidRPr="0064425C" w:rsidRDefault="00914DF2" w:rsidP="0064425C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Esta Resolución deberá comunicarse a todos los licitadores.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3184D2E7" w14:textId="77777777" w:rsidR="00F537DC" w:rsidRDefault="00F537DC" w:rsidP="00F537DC">
+    <w:p w14:paraId="51505719" w14:textId="77777777" w:rsidR="0064425C" w:rsidRDefault="0064425C" w:rsidP="0064425C">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064425C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Contra esta resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso administrativo ante el Juzgado de lo Contencioso-Administrativo, en el plazo de dos meses contados desde el día siguiente a su notificación. No obstante, y sin perjuicio de que se pueda ejercitar cualquier otro que se estime procedente, el interesado puede optar por interponer contra la presente resolución recurso de reposición ante el mismo órgano que la hubiera dictado, en el plazo de un mes contado desde el día siguiente a su notificación, en cuyo caso no podrá interponer el recurso contencioso-administrativo anteriormente mencionado en tanto no sea resuelto expresamente o se haya producido la desestimación presunta del recurso de reposición interpuesto, conforme a lo previsto en los artículos 123 y 124 de la Ley 39/2015, 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9EC7C0" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+    <w:p w14:paraId="0E9EC7C0" w14:textId="150DE67F" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:after="0" w:line="183" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D157D2">
+      <w:r w:rsidRPr="0064425C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>EL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064425C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EL RECTOR</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C61D741" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D157D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RECTOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C61D741" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="216" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="105"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P.D. EL GERENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508BD5E5" w14:textId="5FF86EBB" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+    <w:p w14:paraId="508BD5E5" w14:textId="2B0119AE" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="216" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="105"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Decreto Rectoral </w:t>
       </w:r>
-      <w:r w:rsidR="004E4DD9">
+      <w:r w:rsidR="000565DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00EC05BA" w:rsidRPr="00EC05BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="004E4DD9">
+      <w:r w:rsidR="000565DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00EC05BA" w:rsidRPr="00EC05BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:r w:rsidR="004E4DD9">
+      <w:r w:rsidR="000565DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10 de marzo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, BOCM del </w:t>
       </w:r>
-      <w:r w:rsidR="004E4DD9">
+      <w:r w:rsidR="000565DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>21 de marzo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9980A5" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+    <w:p w14:paraId="1F9980A5" w14:textId="77777777" w:rsidR="00D157D2" w:rsidRPr="00D157D2" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PDF </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk82968895"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gerente/a - Administrador/a - </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D157D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/a de Servicio</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5EE8F43C" w14:textId="7B42D580" w:rsidR="00D157D2" w:rsidRPr="00AF1025" w:rsidRDefault="00D157D2" w:rsidP="00D157D2">
+    <w:p w14:paraId="29EE87C7" w14:textId="1D560645" w:rsidR="005D7328" w:rsidRPr="00961C2C" w:rsidRDefault="00D157D2" w:rsidP="0064425C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1644"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF1025">
+      <w:r w:rsidRPr="00961C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1025" w:rsidRPr="00AF1025">
+      <w:r w:rsidR="00E07E8F" w:rsidRPr="00E07E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Resolución Gerencia 13 de mayo de 2025, BOUC 16, de 20 de mayo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0068366C" w:rsidRPr="00AF1025">
+        <w:t>P.D.F. (Resol. Gerencia 26 de mayo de 2026)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="0068366C" w:rsidRPr="00961C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EE87C7" w14:textId="77777777" w:rsidR="005D7328" w:rsidRDefault="00AF1025">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="005D7328">
+    <w:sectPr w:rsidR="005D7328" w:rsidRPr="00961C2C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22974D3E" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="39038D91" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="217B0C95" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="2B15BA75" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295358A3" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="38CA78D4" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D7C3F5A" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158" w:rsidP="00185158">
+    <w:p w14:paraId="32F16689" w14:textId="77777777" w:rsidR="00DD433A" w:rsidRDefault="00DD433A" w:rsidP="00185158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7C0B5755" w14:textId="77777777" w:rsidR="00185158" w:rsidRDefault="00185158">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21431A67" wp14:editId="2658AF92">
           <wp:simplePos x="0" y="0"/>
@@ -1451,69 +1688,73 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D157D2"/>
+    <w:rsid w:val="00024812"/>
+    <w:rsid w:val="000565DA"/>
+    <w:rsid w:val="000F15FD"/>
     <w:rsid w:val="00104AD9"/>
     <w:rsid w:val="00185158"/>
     <w:rsid w:val="001952F2"/>
-    <w:rsid w:val="004E4DD9"/>
+    <w:rsid w:val="004F2087"/>
     <w:rsid w:val="00591061"/>
+    <w:rsid w:val="0064425C"/>
     <w:rsid w:val="0068366C"/>
-    <w:rsid w:val="006A19E1"/>
     <w:rsid w:val="00742E87"/>
     <w:rsid w:val="00794429"/>
     <w:rsid w:val="00914DF2"/>
+    <w:rsid w:val="00961C2C"/>
+    <w:rsid w:val="00961F99"/>
     <w:rsid w:val="009E3FF2"/>
-    <w:rsid w:val="00AF1025"/>
     <w:rsid w:val="00B82046"/>
     <w:rsid w:val="00C32AA9"/>
     <w:rsid w:val="00C82E90"/>
     <w:rsid w:val="00D157D2"/>
-    <w:rsid w:val="00DD10C1"/>
+    <w:rsid w:val="00DD433A"/>
+    <w:rsid w:val="00E07E8F"/>
     <w:rsid w:val="00EC05BA"/>
-    <w:rsid w:val="00F537DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F33FD69"/>
@@ -2314,56 +2555,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100829A4287C6988A4B83EB7840BB48BD57" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1b7135f475af4f16979423c9c3643a32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb8966766de8a76171632843f70d4eb1" ns3:_="">
     <xsd:import namespace="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -2517,131 +2757,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD534686-57ED-46A8-9194-BCD625268CA9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4AEDE65-D587-45D9-AA83-4A8CB9CC1EE7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75C6FC16-468B-43A7-981D-669D9134052A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30B3AE37-2B14-487A-BA42-88F325AA7FCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d7c3f098-dc53-43c7-8ff5-9d14f9d3bf36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7406773-7AA5-4F83-9BE1-7F8917B6FD4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{212ABA1F-ED53-4EFE-9400-EB38589EEA78}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>383</Words>
-  <Characters>2108</Characters>
+  <Words>397</Words>
+  <Characters>2184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2487</CharactersWithSpaces>
+  <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MARGARITA BARRIO MOZO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100829A4287C6988A4B83EB7840BB48BD57</vt:lpwstr>
   </property>
 </Properties>
 </file>