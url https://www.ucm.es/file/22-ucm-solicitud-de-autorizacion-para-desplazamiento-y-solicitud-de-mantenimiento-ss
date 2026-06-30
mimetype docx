--- v0 (2026-06-03)
+++ v1 (2026-06-30)
@@ -1,120 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="699E3710" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contratos predoctorales de Formación de Personal Investigador de la UCM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="75B35639" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="7BFFBABF" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SOLICITUD DE AUTORIZACIÓN PARA DESPLAZAMIENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="1CAC1CE9" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001542EF" w:rsidRDefault="001542EF" w:rsidP="001542EF">
+    <w:p w14:paraId="11DDE34D" w14:textId="77777777" w:rsidR="001542EF" w:rsidRDefault="001542EF" w:rsidP="001542EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Año de Convocatoria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -133,209 +136,207 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001542EF" w:rsidRDefault="001542EF" w:rsidP="00765413">
+    <w:p w14:paraId="0865AD7C" w14:textId="77777777" w:rsidR="001542EF" w:rsidRDefault="001542EF" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="3FBD1D7A" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Datos personales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="5520AA56" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="5805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="600C292B" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="613376FD" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Apellidos y nombre: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="00DC4248" w:rsidP="002A7E9D">
+          <w:p w14:paraId="0E68A845" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="00DC4248" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texto1"/>
+            <w:bookmarkStart w:id="0" w:name="Texto1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -377,94 +378,94 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="557DCD8D" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
+          <w:p w14:paraId="4D94491C" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">DNI / </w:t>
             </w:r>
             <w:r w:rsidR="002A7E9D" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
+          <w:p w14:paraId="4CC5A5FE" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -535,82 +536,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="74C37677" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="5643709D" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Convocatoria UCM año: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
+          <w:p w14:paraId="7444216E" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -681,82 +682,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="21D36BE2" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="09A496AA" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Facultad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
+          <w:p w14:paraId="0A34ACBC" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -827,82 +828,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="504A1210" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="46DE90CC" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Departamento: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
+          <w:p w14:paraId="6365B7D3" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -973,82 +974,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="08533FCB" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="44A3C5AE" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teléfono:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
+          <w:p w14:paraId="59E38431" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1120,178 +1121,178 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="7CC3091D" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="61418A7B" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="2A6A6EB8" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Datos del desplazamiento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146BC4" w:rsidRPr="003F0256" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+    <w:p w14:paraId="5026611C" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="003F0256" w:rsidRDefault="00146BC4" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0256">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) En el caso de desplazamiento al extranjero </w:t>
       </w:r>
       <w:r w:rsidR="003F0256" w:rsidRPr="003F0256">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a determinados países </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0256">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>deberá adjuntar también el impreso “Solicitud de mantenimiento de la legislación española de Seguridad Social en traslados temporales al extranjero” incluido al final de este documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1AC9" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
+    <w:p w14:paraId="6B6847F6" w14:textId="77777777" w:rsidR="00FC1AC9" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="5805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="0B8D9DD3" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="1A9D8B93" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">País: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
+          <w:p w14:paraId="29004CC3" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1362,82 +1363,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="7BC1175F" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="52EC57FB" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ciudad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
+          <w:p w14:paraId="4FF81817" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1508,82 +1509,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="25C5543A" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="39AAA2BB" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro – Departamento: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
+          <w:p w14:paraId="6231A64A" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1654,82 +1655,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="3D10E768" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="1E3D0BC4" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dirección postal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
+          <w:p w14:paraId="26F917C0" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1800,82 +1801,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="1D6CE4A5" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00DC4248">
+          <w:p w14:paraId="4C8A65A2" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00DC4248">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha prevista salida:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
+          <w:p w14:paraId="7469E46B" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1946,82 +1947,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="5DC90999" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00DC4248">
+          <w:p w14:paraId="758C4682" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00DC4248">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha prevista llegada:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
+          <w:p w14:paraId="2179EEC0" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -2093,122 +2094,122 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="04822839" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="104DCCEE" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="13BB7F1C" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objeto del Desplazamiento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+    <w:p w14:paraId="1B0814F0" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidTr="001542EF">
+      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w14:paraId="3D5BBB64" w14:textId="77777777" w:rsidTr="001542EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
+          <w:p w14:paraId="201804C5" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
@@ -2275,281 +2276,280 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="547BBB47" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="29CC7819" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="242820BD" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="327CBB57" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="762BD9C9" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="0B4EE46A" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="6C9D7BAA" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="709E1BB2" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="7C996E14" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="2520DD31" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="78D2783D" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4764"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="0330AF4B" w14:textId="77777777" w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001542EF" w:rsidRPr="00146BC4" w:rsidRDefault="001542EF" w:rsidP="00765413">
+    <w:p w14:paraId="7DC17A0D" w14:textId="77777777" w:rsidR="001542EF" w:rsidRPr="00146BC4" w:rsidRDefault="001542EF" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="02745291" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770FF8" w:rsidRDefault="00770FF8" w:rsidP="00765413">
+    <w:p w14:paraId="4390493C" w14:textId="77777777" w:rsidR="00770FF8" w:rsidRDefault="00770FF8" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00770FF8" w:rsidSect="00267C34">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="1156645C" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Informe del Director</w:t>
       </w:r>
       <w:r w:rsidR="007A37C3" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/a y, en su caso, del/los codirectores/as</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Tesis Doctoral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="3A54D492" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w14:paraId="35BAA41A" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3969"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00765413" w:rsidRPr="00F84531" w:rsidRDefault="00F84531" w:rsidP="00F84531">
+          <w:p w14:paraId="636BB2E3" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00F84531" w:rsidRDefault="00F84531" w:rsidP="00F84531">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
@@ -2619,107 +2619,107 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="54365A07" w14:textId="77777777" w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0F41" w:rsidRDefault="00AC0F41" w:rsidP="00765413">
+    <w:p w14:paraId="44289D8D" w14:textId="77777777" w:rsidR="00AC0F41" w:rsidRDefault="00AC0F41" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0F41" w:rsidRPr="00146BC4" w:rsidRDefault="00AC0F41" w:rsidP="00765413">
+    <w:p w14:paraId="65311059" w14:textId="77777777" w:rsidR="00AC0F41" w:rsidRPr="00146BC4" w:rsidRDefault="00AC0F41" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidTr="007D2051">
+      <w:tr w:rsidR="007A37C3" w:rsidRPr="00146BC4" w14:paraId="72F5CE87" w14:textId="77777777" w:rsidTr="007D2051">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="007D2051">
+          <w:p w14:paraId="264D1647" w14:textId="77777777" w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="765C6381" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA </w:t>
             </w:r>
             <w:r w:rsidR="00EB6A16">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRÓNICA </w:t>
             </w:r>
@@ -2759,118 +2759,118 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigación.pdf" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Al firmar declaro haber leído y aceptado la</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="5162312A" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cláusula de protección de datos al pie indicada</w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="3F050847" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="3F1B5479" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F0256" w:rsidRPr="00146BC4" w:rsidRDefault="003F0256" w:rsidP="007D2051">
+          <w:p w14:paraId="16848724" w14:textId="77777777" w:rsidR="003F0256" w:rsidRPr="00146BC4" w:rsidRDefault="003F0256" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="75413A1B" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="625F0954" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2950,213 +2950,221 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
+    <w:p w14:paraId="5B010A47" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
+    <w:p w14:paraId="51F41BBC" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0F41" w:rsidRPr="00146BC4" w:rsidRDefault="00AC0F41" w:rsidP="007A37C3">
+    <w:p w14:paraId="1CD8E240" w14:textId="77777777" w:rsidR="00AC0F41" w:rsidRPr="00146BC4" w:rsidRDefault="00AC0F41" w:rsidP="007A37C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2829"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidTr="00842C0F">
+      <w:tr w:rsidR="00146BC4" w:rsidRPr="00146BC4" w14:paraId="141C9E77" w14:textId="77777777" w:rsidTr="00842C0F">
         <w:trPr>
           <w:trHeight w:val="2155"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00765413">
+          <w:p w14:paraId="476C7AC1" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA ELECTRÓNICA </w:t>
             </w:r>
             <w:r w:rsidR="003F0256">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DIRECTOR/A</w:t>
             </w:r>
             <w:r w:rsidR="00146BC4" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DE TESIS</w:t>
+              <w:t xml:space="preserve"> DE </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0410C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LA AYUDA PREDOCTORAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+          <w:p w14:paraId="27AE1F39" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EB6A16" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00765413">
+          <w:p w14:paraId="5DF090C4" w14:textId="77777777" w:rsidR="00EB6A16" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0008553C" w:rsidRDefault="0008553C" w:rsidP="00765413">
+          <w:p w14:paraId="70EE9ED8" w14:textId="77777777" w:rsidR="0008553C" w:rsidRDefault="0008553C" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F0256" w:rsidRPr="00146BC4" w:rsidRDefault="003F0256" w:rsidP="00765413">
+          <w:p w14:paraId="0D50B70A" w14:textId="77777777" w:rsidR="003F0256" w:rsidRPr="00146BC4" w:rsidRDefault="003F0256" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+          <w:p w14:paraId="6C8AA3C4" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+          <w:p w14:paraId="1DB98BB1" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009453F5" w:rsidRDefault="009453F5" w:rsidP="00765413">
+          <w:p w14:paraId="7230D7F2" w14:textId="77777777" w:rsidR="009453F5" w:rsidRDefault="009453F5" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009453F5" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="00765413">
+          <w:p w14:paraId="56D9462A" w14:textId="77777777" w:rsidR="009453F5" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="00765413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00842C0F" w:rsidRPr="009453F5" w:rsidRDefault="00146BC4" w:rsidP="009453F5">
+          <w:p w14:paraId="68659EC9" w14:textId="77777777" w:rsidR="00842C0F" w:rsidRPr="009453F5" w:rsidRDefault="00146BC4" w:rsidP="009453F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidR="0008553C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -3239,163 +3247,181 @@
             <w:r w:rsidR="0008553C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0008553C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00EB6A16">
+          <w:p w14:paraId="1D896395" w14:textId="0BD9FD22" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00EB6A16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA ELECTRÓNICA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00146BC4" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>CODIRECTOR/A DE TESIS</w:t>
+              <w:t xml:space="preserve">CODIRECTOR/A DE </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0410C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIRECTOR DE LA AYUDA PREDOCTORAL </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B0410C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SI</w:t>
             </w:r>
             <w:r w:rsidR="00A80F6C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SI  HUBIERA</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  HUBIERA</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
+          <w:p w14:paraId="3ABE0772" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="00146BC4">
+          <w:p w14:paraId="273082B9" w14:textId="77777777" w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F0256" w:rsidRDefault="003F0256" w:rsidP="00146BC4">
+          <w:p w14:paraId="0B13B2AD" w14:textId="77777777" w:rsidR="003F0256" w:rsidRDefault="003F0256" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00842C0F" w:rsidRDefault="00842C0F" w:rsidP="00146BC4">
+          <w:p w14:paraId="0DBA448F" w14:textId="77777777" w:rsidR="00842C0F" w:rsidRDefault="00842C0F" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009453F5" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="00146BC4">
+          <w:p w14:paraId="3DE4CDC8" w14:textId="77777777" w:rsidR="009453F5" w:rsidRPr="00146BC4" w:rsidRDefault="009453F5" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
+          <w:p w14:paraId="0DB75577" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
+          <w:p w14:paraId="4D56679C" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
+          <w:p w14:paraId="06D19A0D" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3477,153 +3503,161 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="007A37C3">
+          <w:p w14:paraId="320F980D" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="007A37C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA ELECTRÓNICA </w:t>
             </w:r>
             <w:r w:rsidR="00146BC4" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>CODIRECTOR/A DE TESIS</w:t>
+              <w:t xml:space="preserve">CODIRECTOR/A DE </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0410C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA AYUDA PREDOCTORAL </w:t>
             </w:r>
             <w:r w:rsidR="00A80F6C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SI HUBIERA</w:t>
+              <w:t>SI HUBIERA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="007A37C3">
+          <w:p w14:paraId="1B48EE76" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="007A37C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="007A37C3">
+          <w:p w14:paraId="57F0E022" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="007A37C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F0256" w:rsidRDefault="003F0256" w:rsidP="007A37C3">
+          <w:p w14:paraId="4ED36C31" w14:textId="77777777" w:rsidR="003F0256" w:rsidRDefault="003F0256" w:rsidP="007A37C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00842C0F" w:rsidRPr="00146BC4" w:rsidRDefault="00842C0F" w:rsidP="007A37C3">
+          <w:p w14:paraId="1FEA6699" w14:textId="77777777" w:rsidR="00842C0F" w:rsidRPr="00146BC4" w:rsidRDefault="00842C0F" w:rsidP="007A37C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="009453F5">
+          <w:p w14:paraId="7E6ECA67" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="009453F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009453F5" w:rsidRDefault="009453F5" w:rsidP="009453F5">
+          <w:p w14:paraId="7B57D4EA" w14:textId="77777777" w:rsidR="009453F5" w:rsidRDefault="009453F5" w:rsidP="009453F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00842C0F" w:rsidRPr="00146BC4" w:rsidRDefault="00842C0F" w:rsidP="007A37C3">
+          <w:p w14:paraId="73900CD1" w14:textId="77777777" w:rsidR="00842C0F" w:rsidRPr="00146BC4" w:rsidRDefault="00842C0F" w:rsidP="007A37C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0008553C" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="0008553C">
+          <w:p w14:paraId="784898D8" w14:textId="77777777" w:rsidR="0008553C" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="0008553C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3703,423 +3737,353 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="00765413">
+    <w:p w14:paraId="28F808C8" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+    <w:p w14:paraId="4E75BA6B" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="003F0256">
-[...39 lines deleted...]
-    <w:p w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="00765413">
+    <w:p w14:paraId="7D39D202" w14:textId="77777777" w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FIRMA ELECTRÓNICA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="2E3A9DD3" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VICERRECTOR</w:t>
       </w:r>
       <w:r w:rsidR="004A661B" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE INVESTIGACIÓN Y </w:t>
       </w:r>
       <w:r w:rsidR="00432FDC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TRANSFERENCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="19C56E50" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="00765413">
+    <w:p w14:paraId="7ABCFF26" w14:textId="5EBEACC2" w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="53F687DC" w14:textId="77777777" w:rsidR="00A14E9C" w:rsidRPr="00146BC4" w:rsidRDefault="00A14E9C" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
-[...9 lines deleted...]
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="430BC5E1" w14:textId="708B6570" w:rsidR="009729AA" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fdo.:</w:t>
       </w:r>
       <w:r w:rsidR="00A103B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lucia de Juan Ferré</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009729AA" w:rsidRPr="00146BC4" w:rsidRDefault="009729AA" w:rsidP="00765413">
+    <w:p w14:paraId="35B32C52" w14:textId="77777777" w:rsidR="00B672E2" w:rsidRPr="00146BC4" w:rsidRDefault="00B672E2" w:rsidP="009453F5">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...18 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B672E2" w:rsidRPr="00146BC4" w:rsidSect="00770FF8">
-          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="35B808A0" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TRASLADOS TEMPORALES AL EXTRANJERO CON SOLICITUD DE MANTENIMIENTO DE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="702FBCDC" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>LA LEGISLACIÓN ESPAÑOLA DE SEGURIDAD SOCIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="726D42D9" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Art. 14.1.a del Reglamento CEE nº 1408/71)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="64AA73A5" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Para trabajadores pertenecientes al Régimen General de la Seguridad Social)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="7A2361AC" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="3A66F06E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Datos del trabajador al que se le ha autorizado ejercer la actividad temporalmente</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="1A228A00" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4247"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="6E0A8BF5" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="3A14D3E7" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1er. Apellido: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
@@ -4135,116 +4099,118 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146BC4">
-[...48 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="4C121DB5" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2º apellido: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4322,59 +4288,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="11F691CA" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="25A822BA" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4455,51 +4421,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="3E4902A0" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacionalidad: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4577,59 +4543,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="0DAFF3C5" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="3B43A7CF" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha de nacimiento: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4710,51 +4676,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="2D89773C" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">DNI, NIE o Pasaporte: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4832,60 +4798,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="30201AE7" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="32277E2C" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de Afiliación a la Seguridad Social: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4964,127 +4930,127 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+    <w:p w14:paraId="5AB4DD3E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="60433C74" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="67987EBE" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Domicilio (a efectos de notificaciones)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="6E67B575" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="0E730A88" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de la vía pública: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5162,59 +5128,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="380C18C0" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="1BA9303C" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Escalera: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5285,51 +5251,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="44AC2279" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloque: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5401,51 +5367,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="1AB34A09" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Piso: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5516,51 +5482,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6B2BF915" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Puerta: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5631,51 +5597,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="10FF9537" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Código Postal: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5753,61 +5719,61 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="244E50EB" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:trHeight w:val="114"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="431E5950" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Municipio: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5889,51 +5855,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="7E552A8D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Provincia: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6011,61 +5977,61 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="2997F2CC" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:trHeight w:val="114"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6B831E36" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Teléfono Fijo: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6147,51 +6113,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="202AEB77" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teléfono Móvil:</w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
@@ -6279,83 +6245,83 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="454A4949" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="31778825" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="4DEA52CE" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Adscrito al Departamento: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6433,59 +6399,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="3A4B11BA" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E830E0">
+          <w:p w14:paraId="51AECF14" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E830E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4776"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Del Centro: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6575,59 +6541,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E830E0" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="607702DF" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6CF3CFC7" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha de Alta en la empresa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6706,127 +6672,127 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="50B60F56" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="7377266A" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lugar al que se desplaza para ejercer la actividad temporalmente</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="3D0997FC" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="28EF09BA" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="3418728B" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro o empresa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6904,60 +6870,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="019CCDE5" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5875" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="7554E621" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirección: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7038,51 +7004,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="550D7DB8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7160,59 +7126,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="616A968B" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="779379B1" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Código postal: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7294,51 +7260,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6FB081A5" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciudad: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7416,59 +7382,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="26B9FF98" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="511E3939" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">País: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7550,51 +7516,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="0F861AAC" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de identificación de la empresa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7673,133 +7639,133 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="488F2C28" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="379DCE60" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodo de la actividad</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: (*)</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="3C031C88" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="4246"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="19BD9BBD" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
+          <w:p w14:paraId="5E6A5736" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Desde:   Día </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8027,51 +7993,51 @@
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
+          <w:p w14:paraId="30A0893C" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasta:   Día </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8313,507 +8279,507 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="1A0C6C71" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="69A8E92A" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Declaración sobre el desplazamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="1005E05B" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- Se trata de un desplazamiento inicial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="4C7CAC58" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- Solicita el mantenimiento de la legislación española de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="65EC8907" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- No es enviado en sustitución de otro trabajador que ha finalizado el periodo máximo del desplazamiento inicial en este país.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="3E51C24F" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>En base a lo expuesto, solicita que se le proporcione, convenientemente cumplimentados, los documentos TA200 “Solicitud de mantenimiento de la legislación española de Seguridad Social y E101 “Certificado relativo a la legislación aplicable” para su presentación en la Tesorería General de la Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="619838B3" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4247"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="4F20278B" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="27C4095D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vº</w:t>
             </w:r>
             <w:r w:rsidR="00081F3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bº</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00081F3F" w:rsidP="0068480A">
+          <w:p w14:paraId="26A80290" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00081F3F" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LA VICERRECTORA DE INVESTIGACIÓN Y TRANSFERENCIA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="1677169F" w14:textId="77777777" w:rsidR="00A04533" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00081F3F" w:rsidRDefault="00081F3F" w:rsidP="0068480A">
+          <w:p w14:paraId="71AB9019" w14:textId="77777777" w:rsidR="00081F3F" w:rsidRDefault="00081F3F" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00081F3F" w:rsidRPr="00146BC4" w:rsidRDefault="00081F3F" w:rsidP="0068480A">
+          <w:p w14:paraId="5DC41414" w14:textId="77777777" w:rsidR="00081F3F" w:rsidRPr="00146BC4" w:rsidRDefault="00081F3F" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="46432CFD" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="1A21CB11" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="004A661B">
+          <w:p w14:paraId="1D7806E5" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="004A661B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidR="00D2630E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lucía de Juan Ferré</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="0068480A">
+          <w:p w14:paraId="20AD501E" w14:textId="77777777" w:rsidR="00EB6A16" w:rsidRDefault="00EB6A16" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="33E748F8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA </w:t>
             </w:r>
             <w:r w:rsidR="00EB6A16">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRÓNICA </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DEL SOLICITANTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00A640A6" w:rsidP="00C150EB">
+          <w:p w14:paraId="4AE7232A" w14:textId="77777777" w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00A640A6" w:rsidP="00C150EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigación.pdf" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C150EB" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Al firmar declaro haber leído y aceptado la </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="00C150EB">
+          <w:p w14:paraId="203CF0A1" w14:textId="77777777" w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="00C150EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>cláusula de protección de datos al pie indicada</w:t>
             </w:r>
             <w:r w:rsidR="00A640A6" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="0068480A">
+          <w:p w14:paraId="5CE81951" w14:textId="77777777" w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="1F99E7A6" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="6E589136" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(*) Cumplimentar obligatoriamente todos los datos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="56C7B083" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="45CB8102" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A5FFD" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="2B210763" w14:textId="77777777" w:rsidR="009A5FFD" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SR</w:t>
       </w:r>
       <w:r w:rsidR="00081F3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/SRA</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
@@ -8835,89 +8801,89 @@
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEL SERVICIO DE </w:t>
       </w:r>
       <w:r w:rsidR="00081F3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">COORDINACIÓN, NÓMINAS Y </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SEGUROS SOCIALES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00A04533">
+    <w:p w14:paraId="2D253CC1" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidSect="00267C34">
-          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B7A06" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
+    <w:p w14:paraId="08987F26" w14:textId="77777777" w:rsidR="007B7A06" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Información sobre traslados al extranjero de contratados de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00871594">
+    <w:p w14:paraId="5D528FC6" w14:textId="77777777" w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="00EB6A16" w:rsidP="00871594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -8929,239 +8895,239 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> para la realización de</w:t>
       </w:r>
       <w:r w:rsidR="007B7A06" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E06554" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">actividades de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
+    <w:p w14:paraId="436276E5" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>formación y especialización</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="33781279" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="00871594" w:rsidP="00E06554">
+    <w:p w14:paraId="20697949" w14:textId="77777777" w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="00871594" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="095EAA62" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Solicitud de mantenimiento de la legislación española de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="0FBB224F" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="191FE6BA" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>De acuerdo con lo establecido en la Resolución de 12 de diciembre de 2007, de la Secretaría de Estado de la Seguridad Social, (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>BOE de 13 de diciembre de 2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>), el personal investigador en formación, tanto de beca como de contrato, que se traslade temporalmente al extranjero para continuar sus actividades de formación y especialización científica y técnica, tendrá la consideración de desplazado al territorio del Estado en el que las desempeñe, con la consiguiente sujeción a la legislación española de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="77E31F9F" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="5F40FD7D" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>En el caso de que en el Estado de traslado no resulte aplicable la normativa comunitaria ni tenga suscrito con España Convenio de Seguridad Social, el personal investigador en formación se considerará en situación asimilada a la de alta en el Régimen General de la Seguridad Social como trasladado al extranjero.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="5B497F72" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="2DAB2CDB" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">La misma resolución se aplicará también a los doctores beneficiarios de programas de ayuda a la investigación contratados por la Universidad. </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="1AE48B61" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="4CC3B618" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Como consecuencia de ello, los becarios o contratados que presumiblemente vayan a desplazarse a los países de la Unión Europea o del Espacio Económico Europeo o de Suiza, o a aquellos otros con lo que exista convenio bilateral aplicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -9171,61 +9137,61 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, deberán cumplimentar el impreso de </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“Traslados temporales con solicitud de mantenimiento de la legislación española de Seguridad Social”</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, que deberán entregar en el Servicio de Investigación, Centro de Investigación y Transferencia Complutense, Facultad de Medicina, Edificio Entrepabellones 7 y 8, 2ª planta, Calle del Doctor Severo Ochoa, 7,Ciudad Universitaria, 28040 Madrid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="0B2D96DB" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="6F0104C1" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Con los datos de dicho formulario, el Servicio de Nóminas y Seguros Sociales de la Universidad Complutense cumplimentará por su parte el formulario TA300 y, en su caso, aquellos otros que fuesen necesarios en virtud de convenio bilateral aplicable y lo/s remitirá a la Tesorería General de la Seguridad Social, quien expedirá al trabajador </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -9278,597 +9244,596 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de la Universidad Complutense, Rectorado, Avda. de Séneca, 2, 1º planta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Este documento certifica que el trabajador continúa sometido en su desplazamiento a la legislación española de Seguridad Social, quedando exento de cotizar en el país de destino, aunque esté trabajando allí y no en España.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="15205EF8" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="15E81781" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="03DA6750" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tarjeta Sanitaria Europea.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="6CBA2B6C" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="3D20B363" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Además del formulario anterior, el trabajador que </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>se desplace a países de la Unión Europea deberá disponer de la tarjeta sanitaria europea (TSE) en vigor o de un certificado provisional sustitutorio de la misma (CPS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. La tarjeta o su certificado sustitutorio certifican el derecho de su titular a recibir las prestaciones sanitarias. La asistencia sanitaria se recibirá en igualdad de condiciones con los asegurados del país al que se desplaza. La tarjeta o el certificado provisional sustitutorio se puede obtener en el acto en cualquiera de las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>administraciones de la Seguridad Social</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, o a través de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>sede electrónica de la Seguridad Social</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="2A8EBF33" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
+    <w:p w14:paraId="4149C006" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58C66DDF" wp14:editId="4F71F707">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45587E5F" wp14:editId="6EF4D455">
             <wp:extent cx="2103120" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2103120" cy="1371600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Más información sobre la Tarjeta Sanitaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidSect="007B7A06">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
+    <w:p w14:paraId="3C7C33E1" w14:textId="77777777" w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
+    <w:p w14:paraId="1D7FFCD1" w14:textId="77777777" w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="8500" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8500"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A6306" w:rsidTr="00E830E0">
+    <w:tr w:rsidR="009A6306" w14:paraId="030B044E" w14:textId="77777777" w:rsidTr="00E830E0">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="4CE557C9" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Información básica de protección de datos del tratamiento: Investigación</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="1565919D" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Responsable      </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Vicerrectorado de </w:t>
           </w:r>
           <w:r w:rsidR="00EE45AF">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Investigación y Transferencia</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="748FF478" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Finalidad</w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">       </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Ayudas y acciones para desarrollo de la investigación Científica</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="51A2A7E3" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Legitimación      </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Cumplimiento de una obligación legal; Misión en interés público</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="680F98E3" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Destinatarios     </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Se prevén cesiones</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="39692C1C" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Derechos            </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Acceder y rectificar los datos, así como otros derechos, explicados en la información adicional</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="12CDFA61" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Infor. </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">adicional  </w:t>
@@ -9886,86 +9851,86 @@
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> consultarla con detalle en: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
             <w:r w:rsidR="00737857" w:rsidRPr="003C6F81">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1155CC"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>https://www.ucm.es/file/info-adic-personal-investigador</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00CA09FF" w:rsidRPr="009A6306" w:rsidRDefault="00CA09FF" w:rsidP="009A6306">
+  <w:p w14:paraId="58B0C621" w14:textId="77777777" w:rsidR="00CA09FF" w:rsidRPr="009A6306" w:rsidRDefault="00CA09FF" w:rsidP="009A6306">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00965E13" w:rsidRPr="009A6306" w:rsidRDefault="00965E13" w:rsidP="00965E13">
+  <w:p w14:paraId="2C1D5758" w14:textId="77777777" w:rsidR="00965E13" w:rsidRPr="009A6306" w:rsidRDefault="00965E13" w:rsidP="00965E13">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
+    <w:p w14:paraId="4C7BBF50" w14:textId="77777777" w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
+    <w:p w14:paraId="0C30CF96" w14:textId="77777777" w:rsidR="009B5B8D" w:rsidRDefault="009B5B8D" w:rsidP="00B838FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00E06554" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="0EA8D9CA" w14:textId="77777777" w:rsidR="00E06554" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B60DC1">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B60DC1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00B60DC1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -9987,300 +9952,292 @@
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="8931" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9005"/>
       <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000F46BA" w:rsidRPr="004905D8" w:rsidTr="00002593">
+    <w:tr w:rsidR="000F46BA" w:rsidRPr="004905D8" w14:paraId="4DFBB87C" w14:textId="77777777" w:rsidTr="00002593">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4498" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="8789" w:type="dxa"/>
             <w:jc w:val="center"/>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1436"/>
-[...1 lines deleted...]
-            <w:gridCol w:w="5331"/>
+            <w:gridCol w:w="2296"/>
+            <w:gridCol w:w="1989"/>
+            <w:gridCol w:w="4504"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00002593" w:rsidRPr="00203FF0" w:rsidTr="00923C3F">
+          <w:tr w:rsidR="00002593" w:rsidRPr="00203FF0" w14:paraId="64CA100D" w14:textId="77777777" w:rsidTr="00923C3F">
             <w:trPr>
               <w:jc w:val="center"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1413" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w:rsidR="00002593" w:rsidRPr="00203FF0" w:rsidRDefault="00002593" w:rsidP="00002593">
+              <w:p w14:paraId="2D91CBE5" w14:textId="65BE779D" w:rsidR="00002593" w:rsidRPr="00203FF0" w:rsidRDefault="00A14E9C" w:rsidP="00002593">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00203FF0">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
-                    <w:lang w:eastAsia="es-ES"/>
+                    <w:color w:val="000000"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="598FB3CA" wp14:editId="78F13BB9">
-[...2 lines deleted...]
-                      <wp:docPr id="14" name="Imagen 14"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56FFB3DA" wp14:editId="2AA388AA">
+                      <wp:extent cx="1320390" cy="1029383"/>
+                      <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                      <wp:docPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="Imagen 2"/>
-[...2 lines deleted...]
-                              </pic:cNvPicPr>
+                              <pic:cNvPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                              <pic:cNvPicPr/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId1">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
-                              <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
-                            <pic:spPr bwMode="auto">
+                            <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="735965" cy="876935"/>
+                                <a:ext cx="1465313" cy="1142365"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:noFill/>
-[...2 lines deleted...]
-                              </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1843" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00002593" w:rsidRPr="00B52254" w:rsidRDefault="00002593" w:rsidP="00002593">
+              <w:p w14:paraId="4D47C9E3" w14:textId="77777777" w:rsidR="00002593" w:rsidRPr="00B52254" w:rsidRDefault="00002593" w:rsidP="00002593">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B52254">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="598D2543" wp14:editId="16DB5B53">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10D9E566" wp14:editId="12422597">
                       <wp:extent cx="1125996" cy="407642"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="15" name="Imagen 15"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="18" name="logo santander para word.jpg"/>
                               <pic:cNvPicPr/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId2">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1207130" cy="437015"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00002593" w:rsidRPr="004C1FAB" w:rsidRDefault="00002593" w:rsidP="00002593">
+              <w:p w14:paraId="5618DE0F" w14:textId="77777777" w:rsidR="00002593" w:rsidRPr="004C1FAB" w:rsidRDefault="00002593" w:rsidP="00002593">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="8"/>
                     <w:szCs w:val="8"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w:rsidR="00002593" w:rsidRPr="00E44E37" w:rsidRDefault="00002593" w:rsidP="00002593">
+              <w:p w14:paraId="130BC210" w14:textId="77777777" w:rsidR="00002593" w:rsidRPr="00E44E37" w:rsidRDefault="00002593" w:rsidP="00002593">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E44E37">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>UCM</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5244" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00ED2177" w:rsidRPr="00B813AE" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
+              <w:p w14:paraId="4520A6C5" w14:textId="77777777" w:rsidR="00ED2177" w:rsidRPr="00B813AE" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B813AE">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Servicio de Administración de Personal Investigador</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00ED2177" w:rsidRPr="00B813AE" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
+              <w:p w14:paraId="10AAADEF" w14:textId="77777777" w:rsidR="00ED2177" w:rsidRPr="00B813AE" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B813AE">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Administración de Personal Investigador</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Predoctoral y Postdoctoral</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00ED2177" w:rsidRPr="00B813AE" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
+              <w:p w14:paraId="7EDF5F8B" w14:textId="77777777" w:rsidR="00ED2177" w:rsidRPr="00B813AE" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
                 <w:pPr>
                   <w:pStyle w:val="Encabezado"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>DIR3 (</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B813AE">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>GEISER</w:t>
                 </w:r>
@@ -10305,168 +10262,168 @@
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>U01000736</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:br/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Correo e.: pinves.admi@ucm.es</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00002593" w:rsidRPr="000B045F" w:rsidRDefault="009B5B8D" w:rsidP="00ED2177">
+              <w:p w14:paraId="5A6160C3" w14:textId="77777777" w:rsidR="00002593" w:rsidRPr="000B045F" w:rsidRDefault="00A14E9C" w:rsidP="00ED2177">
                 <w:pPr>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:hyperlink r:id="rId3" w:history="1">
                   <w:r w:rsidR="00ED2177" w:rsidRPr="002163C8">
                     <w:rPr>
                       <w:rStyle w:val="Hipervnculo"/>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>http://www.ucm.es/pinves</w:t>
                   </w:r>
                 </w:hyperlink>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="000F46BA" w:rsidRDefault="000F46BA" w:rsidP="00002593">
+        <w:p w14:paraId="36D69C30" w14:textId="77777777" w:rsidR="000F46BA" w:rsidRDefault="000F46BA" w:rsidP="00002593">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4433" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="000F46BA" w:rsidRPr="004905D8" w:rsidRDefault="000F46BA" w:rsidP="000F46BA">
+        <w:p w14:paraId="6232B2A1" w14:textId="77777777" w:rsidR="000F46BA" w:rsidRPr="004905D8" w:rsidRDefault="000F46BA" w:rsidP="000F46BA">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="000F46BA" w:rsidRPr="000F46BA" w:rsidRDefault="000F46BA" w:rsidP="002259D5">
+  <w:p w14:paraId="4CE13966" w14:textId="77777777" w:rsidR="000F46BA" w:rsidRPr="000F46BA" w:rsidRDefault="000F46BA" w:rsidP="002259D5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="8931" w:type="dxa"/>
       <w:tblInd w:w="-176" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4498"/>
       <w:gridCol w:w="4433"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003020EC" w:rsidRPr="004905D8" w:rsidTr="005D0EC7">
+    <w:tr w:rsidR="003020EC" w:rsidRPr="004905D8" w14:paraId="33B3A0F0" w14:textId="77777777" w:rsidTr="005D0EC7">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4498" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="003020EC" w:rsidRDefault="003020EC" w:rsidP="000F46BA">
+        <w:p w14:paraId="734907FD" w14:textId="77777777" w:rsidR="003020EC" w:rsidRDefault="003020EC" w:rsidP="000F46BA">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4433" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="003020EC" w:rsidRPr="004905D8" w:rsidRDefault="003020EC" w:rsidP="000F46BA">
+        <w:p w14:paraId="53C47B1B" w14:textId="77777777" w:rsidR="003020EC" w:rsidRPr="004905D8" w:rsidRDefault="003020EC" w:rsidP="000F46BA">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003020EC" w:rsidRPr="000F46BA" w:rsidRDefault="003020EC" w:rsidP="003020EC">
+  <w:p w14:paraId="0D31E0C5" w14:textId="77777777" w:rsidR="003020EC" w:rsidRPr="000F46BA" w:rsidRDefault="003020EC" w:rsidP="003020EC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B672E2" w:rsidRPr="000F46BA" w:rsidRDefault="00B672E2" w:rsidP="002259D5">
+  <w:p w14:paraId="0E863419" w14:textId="77777777" w:rsidR="00B672E2" w:rsidRPr="000F46BA" w:rsidRDefault="00B672E2" w:rsidP="002259D5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159A6369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC8D554"/>
     <w:lvl w:ilvl="0" w:tplc="2F60F3D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10580,58 +10537,58 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GDYQAHpugDtpeKodF1CYklf8JwZlFukm59I8OkJniDezEfG6CpCzhfh/++MsB4fMlFC8h+1Nkw8jiNqkSzS/Ng==" w:salt="h/0t+joRpp42i8BKQAeiCg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9O8K7h//1y+H2Ow5675HemkyHbu8qpd1eCN4cf3nZv0eTt3J+PWnE3331HYDeDm8cxEVCN6PXZEiazPaA4f1QQ==" w:salt="wu2yGEMCv8XEPd8XW4V2Rg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024409E"/>
     <w:rsid w:val="00002593"/>
     <w:rsid w:val="000078D1"/>
     <w:rsid w:val="0002527D"/>
     <w:rsid w:val="000262F9"/>
     <w:rsid w:val="0004507F"/>
     <w:rsid w:val="00060085"/>
@@ -10641,50 +10598,51 @@
     <w:rsid w:val="000A3BAB"/>
     <w:rsid w:val="000C6181"/>
     <w:rsid w:val="000C69A0"/>
     <w:rsid w:val="000D206D"/>
     <w:rsid w:val="000F46BA"/>
     <w:rsid w:val="000F49FC"/>
     <w:rsid w:val="000F5117"/>
     <w:rsid w:val="001248FC"/>
     <w:rsid w:val="001270EB"/>
     <w:rsid w:val="00131FDB"/>
     <w:rsid w:val="00146BC4"/>
     <w:rsid w:val="001542EF"/>
     <w:rsid w:val="00154F32"/>
     <w:rsid w:val="00162238"/>
     <w:rsid w:val="00177487"/>
     <w:rsid w:val="001A3AE2"/>
     <w:rsid w:val="001E631A"/>
     <w:rsid w:val="001E6DFC"/>
     <w:rsid w:val="001E7585"/>
     <w:rsid w:val="00212A13"/>
     <w:rsid w:val="002259D5"/>
     <w:rsid w:val="00230B9D"/>
     <w:rsid w:val="0024409E"/>
     <w:rsid w:val="002450B1"/>
     <w:rsid w:val="0024751A"/>
+    <w:rsid w:val="00254547"/>
     <w:rsid w:val="0025484D"/>
     <w:rsid w:val="00267C34"/>
     <w:rsid w:val="00271099"/>
     <w:rsid w:val="00274105"/>
     <w:rsid w:val="002929A0"/>
     <w:rsid w:val="002A6834"/>
     <w:rsid w:val="002A7E9D"/>
     <w:rsid w:val="002F1626"/>
     <w:rsid w:val="003020EC"/>
     <w:rsid w:val="0030555A"/>
     <w:rsid w:val="00321145"/>
     <w:rsid w:val="00341119"/>
     <w:rsid w:val="003446F6"/>
     <w:rsid w:val="00347D7F"/>
     <w:rsid w:val="0036524E"/>
     <w:rsid w:val="00384103"/>
     <w:rsid w:val="00393EBB"/>
     <w:rsid w:val="003A3975"/>
     <w:rsid w:val="003B72B5"/>
     <w:rsid w:val="003C6F81"/>
     <w:rsid w:val="003C7CEC"/>
     <w:rsid w:val="003D0158"/>
     <w:rsid w:val="003D0698"/>
     <w:rsid w:val="003E30E6"/>
     <w:rsid w:val="003E3398"/>
@@ -10737,62 +10695,64 @@
     <w:rsid w:val="007D1408"/>
     <w:rsid w:val="007E16A9"/>
     <w:rsid w:val="00842C0F"/>
     <w:rsid w:val="00862824"/>
     <w:rsid w:val="00867F93"/>
     <w:rsid w:val="00871594"/>
     <w:rsid w:val="008D16A8"/>
     <w:rsid w:val="008E00A3"/>
     <w:rsid w:val="008E00DA"/>
     <w:rsid w:val="00905CB0"/>
     <w:rsid w:val="009453F5"/>
     <w:rsid w:val="009608FE"/>
     <w:rsid w:val="00960C0F"/>
     <w:rsid w:val="00960CDF"/>
     <w:rsid w:val="00965E13"/>
     <w:rsid w:val="009729AA"/>
     <w:rsid w:val="009A5FFD"/>
     <w:rsid w:val="009A6306"/>
     <w:rsid w:val="009A7BB3"/>
     <w:rsid w:val="009B5B8D"/>
     <w:rsid w:val="009E0BF9"/>
     <w:rsid w:val="00A044DF"/>
     <w:rsid w:val="00A04533"/>
     <w:rsid w:val="00A103B1"/>
     <w:rsid w:val="00A1381A"/>
+    <w:rsid w:val="00A14E9C"/>
     <w:rsid w:val="00A57AB8"/>
     <w:rsid w:val="00A640A6"/>
     <w:rsid w:val="00A74078"/>
     <w:rsid w:val="00A77998"/>
     <w:rsid w:val="00A80F6C"/>
     <w:rsid w:val="00AB2756"/>
     <w:rsid w:val="00AB7B46"/>
     <w:rsid w:val="00AC0F41"/>
     <w:rsid w:val="00AD20C9"/>
     <w:rsid w:val="00AE056D"/>
     <w:rsid w:val="00AF7DC8"/>
     <w:rsid w:val="00B00E10"/>
+    <w:rsid w:val="00B0410C"/>
     <w:rsid w:val="00B16C44"/>
     <w:rsid w:val="00B32D90"/>
     <w:rsid w:val="00B3442A"/>
     <w:rsid w:val="00B672E2"/>
     <w:rsid w:val="00B7129B"/>
     <w:rsid w:val="00B838FB"/>
     <w:rsid w:val="00B87001"/>
     <w:rsid w:val="00B93F09"/>
     <w:rsid w:val="00BA0C41"/>
     <w:rsid w:val="00BA0FD0"/>
     <w:rsid w:val="00BC21A8"/>
     <w:rsid w:val="00BD4EE9"/>
     <w:rsid w:val="00BF5842"/>
     <w:rsid w:val="00BF5C28"/>
     <w:rsid w:val="00C077BE"/>
     <w:rsid w:val="00C150EB"/>
     <w:rsid w:val="00C21C2C"/>
     <w:rsid w:val="00C274B9"/>
     <w:rsid w:val="00C36D51"/>
     <w:rsid w:val="00C5255A"/>
     <w:rsid w:val="00C6167D"/>
     <w:rsid w:val="00C66F57"/>
     <w:rsid w:val="00C9439B"/>
     <w:rsid w:val="00CA09FF"/>
     <w:rsid w:val="00CD5885"/>
@@ -10840,57 +10800,58 @@
     <w:rsid w:val="00F97339"/>
     <w:rsid w:val="00FA5307"/>
     <w:rsid w:val="00FC1AC9"/>
     <w:rsid w:val="00FD2EE1"/>
     <w:rsid w:val="00FE5DF7"/>
     <w:rsid w:val="00FE6844"/>
     <w:rsid w:val="00FF2380"/>
     <w:rsid w:val="00FF2921"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1F1405C5"/>
   <w15:docId w15:val="{437BD437-906C-4EA6-BC45-707505010B41}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11500,63 +11461,63 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1256329001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Oficinas/index.htm?Comu=M&amp;Org=S&amp;loc=1&amp;prov=--" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2007/12/13/pdfs/A51147-51148.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Trabajadores/PrestacionesPension10935/Asistenciasanitaria/DesplazamientosporE11566/TSE2/index.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.seg-social.gob.es/Sede_1/index.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.seg-social.gob.es/Sede_1/index.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Oficinas/index.htm?Comu=M&amp;Org=S&amp;loc=1&amp;prov=--" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2007/12/13/pdfs/A51147-51148.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Trabajadores/PrestacionesPension10935/Asistenciasanitaria/DesplazamientosporE11566/TSE2/index.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/file/info-adic-personal-investigador" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Masinformacion/Internacional/Conveniosbilaterales/index.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucm.es/pinves" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucm.es/pinves" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11804,87 +11765,360 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009ABBC999C01304478F9F07824D0251A1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="157b05980d78f54e3473c80113c16f70">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a509aac25a7d5f177621bff7cc516544" ns3:_="">
+    <xsd:import namespace="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="17" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{589AD99C-393E-45B6-8FE2-DA737B30B118}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C80C91BA-7944-4B41-A2EC-03E349F3B77D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70FF50C3-BE87-4CDF-8926-DBC14776A5D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D5E613-09E8-44F5-890F-2BD29054FA7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BBAC6C3-81B6-4A9A-9ABE-F8FB2ED66235}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1264</Words>
-  <Characters>6952</Characters>
+  <Words>1250</Words>
+  <Characters>6878</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8200</CharactersWithSpaces>
+  <CharactersWithSpaces>8112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JOSE MANUEL BRAVO DIAZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009ABBC999C01304478F9F07824D0251A1</vt:lpwstr>
+  </property>
+</Properties>
+</file>