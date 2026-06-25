--- v0 (2026-04-29)
+++ v1 (2026-06-25)
@@ -1,206 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00A562F8" w:rsidRDefault="00765413" w:rsidP="00217EC0">
+    <w:p w14:paraId="585A6F68" w14:textId="77777777" w:rsidR="00A562F8" w:rsidRDefault="00765413" w:rsidP="00217EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Contratos predoctorales </w:t>
       </w:r>
       <w:r w:rsidR="00217EC0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de la Comunidad de Madrid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A562F8" w:rsidRPr="00146BC4" w:rsidRDefault="00A562F8" w:rsidP="00765413">
+    <w:p w14:paraId="2070D80D" w14:textId="77777777" w:rsidR="00A562F8" w:rsidRPr="00146BC4" w:rsidRDefault="00A562F8" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="241D3A73" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SOLICITUD DE AUTORIZACIÓN PARA DESPLAZAMIENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="10580B72" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="1CBBDAB3" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Datos personales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="6DC1C709" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="5805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="71426574" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="3DFDA572" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Apellidos y nombre: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
+          <w:p w14:paraId="46C0E5F3" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -210,52 +211,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
@@ -275,82 +274,82 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="36685AAE" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="1B3B0C9A" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
+          <w:p w14:paraId="435F345B" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -421,98 +420,98 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="05BECF44" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00A562F8">
+          <w:p w14:paraId="5C6B93F6" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00A562F8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Convocatoria</w:t>
             </w:r>
             <w:r w:rsidR="00D9405F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">año: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
+          <w:p w14:paraId="26181A89" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -583,82 +582,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="028311E4" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="042220D9" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Facultad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
+          <w:p w14:paraId="2C52E0B4" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -729,82 +728,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="24BD009A" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="795209A7" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Departamento: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
+          <w:p w14:paraId="5B4943DB" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -875,82 +874,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="2AA872BB" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="01CCD7D6" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teléfono:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
+          <w:p w14:paraId="2A80CF96" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="002A7E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1022,178 +1021,178 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="1B46341F" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="6F4A47F9" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="0FB81CF0" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Datos del desplazamiento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146BC4" w:rsidRPr="003F0256" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+    <w:p w14:paraId="253AD1DF" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="003F0256" w:rsidRDefault="00146BC4" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0256">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) En el caso de desplazamiento al extranjero </w:t>
       </w:r>
       <w:r w:rsidR="003F0256" w:rsidRPr="003F0256">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a determinados países </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0256">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>deberá adjuntar también el impreso “Solicitud de mantenimiento de la legislación española de Seguridad Social en traslados temporales al extranjero” incluido al final de este documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1AC9" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
+    <w:p w14:paraId="5C9211B5" w14:textId="77777777" w:rsidR="00FC1AC9" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="5805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="23C61DE0" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="6ABE2158" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">País: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
+          <w:p w14:paraId="1B122FF2" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1264,82 +1263,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="5B170446" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="0274CE61" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ciudad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
+          <w:p w14:paraId="561E14F6" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1410,82 +1409,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="6813709A" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
+          <w:p w14:paraId="1D0BD948" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="002A7E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro – Departamento: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
+          <w:p w14:paraId="6A9B6F8D" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1556,82 +1555,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="7B26AF62" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="4CD3B1DD" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dirección postal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
+          <w:p w14:paraId="705B5708" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1702,82 +1701,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="6619F8C6" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="16234EF2" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha prevista de salida:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
+          <w:p w14:paraId="639855A1" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1848,82 +1847,82 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w14:paraId="4E6B43ED" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
+          <w:p w14:paraId="0D69A45E" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="009853F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha prevista de llegada:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
+          <w:p w14:paraId="28D354DC" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="004F5C04" w:rsidP="009853F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1995,122 +1994,122 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="0419CA4C" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="6C726800" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="7C0CB026" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objeto del Desplazamiento</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+    <w:p w14:paraId="0DCE8E3B" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRPr="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w14:paraId="0F1D7EE3" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3969"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
+          <w:p w14:paraId="48331A9D" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
@@ -2177,195 +2176,191 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="6B90E72D" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="3101AA00" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="27E39732" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="612C20CB" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="74F2FE75" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="2918D23B" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="3845E180" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="6BE8AA96" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="57E53A72" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="10000E4B" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="6D3115C8" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4764"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="79998D39" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003810B1" w:rsidRDefault="003810B1" w:rsidP="00765413">
+    <w:p w14:paraId="12CBBDD8" w14:textId="77777777" w:rsidR="003810B1" w:rsidRDefault="003810B1" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="003810B1" w:rsidSect="00267C34">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="2D3EBDF1" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Informe</w:t>
       </w:r>
       <w:r w:rsidR="007A37C3" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> del</w:t>
@@ -2387,100 +2382,99 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F5B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">/a y/o Codirector/a </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de Tesis Doctoral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
+    <w:p w14:paraId="5B09A269" w14:textId="77777777" w:rsidR="002A7E9D" w:rsidRPr="00146BC4" w:rsidRDefault="002A7E9D" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidTr="003810B1">
+      <w:tr w:rsidR="00765413" w:rsidRPr="00146BC4" w14:paraId="48E575D3" w14:textId="77777777" w:rsidTr="003810B1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3969"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
+          <w:p w14:paraId="1BA88A83" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00FC1AC9" w:rsidP="00765413">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2532,192 +2526,192 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="2BD67A70" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="5E23F307" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="242F334E" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="41CFF00F" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="6139362E" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="6AE06E88" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="3EFD3FDB" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="1487967E" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="30A522C3" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+          <w:p w14:paraId="4A335527" w14:textId="77777777" w:rsidR="00E830E0" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00E830E0">
+          <w:p w14:paraId="2E56897E" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00E830E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="25E5EB55" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
+    <w:p w14:paraId="0081E0E4" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidTr="006D2DAF">
+      <w:tr w:rsidR="007A37C3" w:rsidRPr="00146BC4" w14:paraId="7B77293A" w14:textId="77777777" w:rsidTr="006D2DAF">
         <w:trPr>
           <w:trHeight w:val="1985"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="119D4979" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA </w:t>
             </w:r>
             <w:r w:rsidR="003F71E6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRÓNICA </w:t>
             </w:r>
@@ -2757,118 +2751,118 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigación.pdf" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Al firmar declaro haber leído y aceptado la</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="5A1854BD" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cláusula de protección de datos al pie indicada</w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="7277BB53" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="765A4D72" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F0256" w:rsidRPr="00146BC4" w:rsidRDefault="003F0256" w:rsidP="007D2051">
+          <w:p w14:paraId="0159F6A5" w14:textId="77777777" w:rsidR="003F0256" w:rsidRPr="00146BC4" w:rsidRDefault="003F0256" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="7357BE87" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
+          <w:p w14:paraId="08352FCB" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007D2051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2948,181 +2942,180 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
+    <w:p w14:paraId="257595E6" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
+    <w:p w14:paraId="2B046DE6" w14:textId="77777777" w:rsidR="007A37C3" w:rsidRPr="00146BC4" w:rsidRDefault="007A37C3" w:rsidP="007A37C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="2829"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0000470D" w:rsidRPr="00146BC4" w:rsidTr="007C1B67">
+      <w:tr w:rsidR="001B4B82" w:rsidRPr="00146BC4" w14:paraId="633FE5DB" w14:textId="77777777" w:rsidTr="007C1B67">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2155"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0000470D" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="63F8E61F" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>DIRECTOR/A DE TESIS</w:t>
+              <w:t>DIRECTOR/A DE AYUDA PREDOCTORAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0000470D" w:rsidRPr="00146BC4" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="5EA11DBC" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRPr="00146BC4" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(Firma </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>electrónica</w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0000470D" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="65FE9368" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0000470D" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="7269DC03" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0000470D" w:rsidRPr="00146BC4" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="622A5A1F" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRPr="00146BC4" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0000470D" w:rsidRPr="00146BC4" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="0DD03AFF" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRPr="00146BC4" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0000470D" w:rsidRPr="00146BC4" w:rsidRDefault="0000470D" w:rsidP="00146BC4">
+          <w:p w14:paraId="0873F30D" w14:textId="77777777" w:rsidR="001B4B82" w:rsidRPr="00146BC4" w:rsidRDefault="001B4B82" w:rsidP="00146BC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3200,686 +3193,407 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...236 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009F5B99" w:rsidRDefault="009F5B99" w:rsidP="00765413">
+    <w:p w14:paraId="2561DBE0" w14:textId="77777777" w:rsidR="009F5B99" w:rsidRDefault="009F5B99" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
+    <w:p w14:paraId="363CE7A2" w14:textId="77777777" w:rsidR="00146BC4" w:rsidRDefault="00146BC4" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003810B1" w:rsidRDefault="003810B1" w:rsidP="00765413">
+    <w:p w14:paraId="598F01B9" w14:textId="77777777" w:rsidR="003810B1" w:rsidRDefault="003810B1" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003810B1" w:rsidRDefault="003810B1" w:rsidP="00765413">
-[...8 lines deleted...]
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="003F0256">
+    <w:p w14:paraId="26406464" w14:textId="77777777" w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="003F0256">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="0F581318" w14:textId="77777777" w:rsidR="00765413" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455885" w:rsidRDefault="00455885" w:rsidP="00765413">
+    <w:p w14:paraId="4A2413A1" w14:textId="0EAF10A4" w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
+    <w:p w14:paraId="6D1E1AA6" w14:textId="36F13F8D" w:rsidR="00506BDC" w:rsidRDefault="00506BDC" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
+    <w:p w14:paraId="601FD7C4" w14:textId="77777777" w:rsidR="00506BDC" w:rsidRDefault="00506BDC" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
+    <w:p w14:paraId="6511E6DF" w14:textId="77777777" w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
+    <w:p w14:paraId="7AD2DB9D" w14:textId="0B6DBF61" w:rsidR="005E5507" w:rsidRDefault="00506BDC" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.:   </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
+    <w:p w14:paraId="064017BD" w14:textId="77777777" w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E5507" w:rsidRDefault="005E5507" w:rsidP="00765413">
-[...19 lines deleted...]
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="675100BC" w14:textId="24A0F89F" w:rsidR="009729AA" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VICERRECTOR</w:t>
       </w:r>
       <w:r w:rsidR="004A661B" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005E5507">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DO</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE INVESTIGACIÓN Y </w:t>
       </w:r>
       <w:r w:rsidR="009D640E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TRANSFERENCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765413" w:rsidRPr="00146BC4" w:rsidRDefault="00765413" w:rsidP="00765413">
+    <w:p w14:paraId="29962528" w14:textId="77777777" w:rsidR="009729AA" w:rsidRPr="00146BC4" w:rsidRDefault="009729AA" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009729AA" w:rsidRPr="00146BC4" w:rsidRDefault="009729AA" w:rsidP="00765413">
+    <w:p w14:paraId="001C48DA" w14:textId="77777777" w:rsidR="00B672E2" w:rsidRPr="00146BC4" w:rsidRDefault="00B672E2" w:rsidP="00765413">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00B672E2" w:rsidRPr="00146BC4" w:rsidSect="003810B1">
-          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="58237416" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TRASLADOS TEMPORALES AL EXTRANJERO CON SOLICITUD DE MANTENIMIENTO DE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="6329663B" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>LA LEGISLACIÓN ESPAÑOLA DE SEGURIDAD SOCIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="4643BF6C" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Art. 14.1.a del Reglamento CEE nº 1408/71)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="301371D8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Para trabajadores pertenecientes al Régimen General de la Seguridad Social)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="75033C9D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="18394860" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Datos del trabajador al que se le ha autorizado ejercer la actividad temporalmente</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="689A4FBB" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4247"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="7B3D7266" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="02F1B65E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1er. Apellido: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
@@ -3895,116 +3609,118 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146BC4">
-[...48 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="0DEDEA2D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2º apellido: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4082,59 +3798,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="1B931F1F" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="7F5AB0C8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4215,51 +3931,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="553CE111" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacionalidad: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4337,59 +4053,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="3433C036" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="761DA8D9" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha de nacimiento: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4470,51 +4186,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6AE37CB3" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">DNI, NIE o Pasaporte: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4592,60 +4308,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="7C860255" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="4061A1B9" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de Afiliación a la Seguridad Social: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4724,127 +4440,127 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
+    <w:p w14:paraId="3C1465B3" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00E830E0" w:rsidP="00E830E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="6FAE7699" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="758E5060" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Domicilio (a efectos de notificaciones)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="4FA1DC41" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="1308B203" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de la vía pública: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4922,59 +4638,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="54104E80" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="0F8B882D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Escalera: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5045,51 +4761,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="76F3E2A9" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloque: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5161,51 +4877,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="054B7611" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Piso: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5276,51 +4992,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="3AFD29A4" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Puerta: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5391,51 +5107,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="1D334CA6" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Código Postal: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5513,61 +5229,61 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="29E2DDA4" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:trHeight w:val="114"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="10A0684F" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Municipio: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5649,51 +5365,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="74CE5013" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Provincia: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5771,61 +5487,61 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="36EAC609" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:trHeight w:val="114"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="7F5DB66A" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Teléfono Fijo: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5907,51 +5623,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="492BF88B" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teléfono Móvil:</w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
@@ -6039,83 +5755,83 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="67BC236E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="47670A78" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="37A81CD6" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Adscrito al Departamento: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6193,59 +5909,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="2137AF00" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E830E0">
+          <w:p w14:paraId="5709776F" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E830E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4776"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Del Centro: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6335,59 +6051,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E830E0" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="132848C5" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="70414606" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha de Alta en la empresa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6466,127 +6182,127 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="0B7C7953" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="41470AC4" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lugar al que se desplaza para ejercer la actividad temporalmente</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="5D74E215" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="1E5B893C" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="68123A82" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro o empresa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6664,60 +6380,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="756D6364" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5875" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="38AC8DE0" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirección: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6798,51 +6514,51 @@
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="4ECBA45D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6920,59 +6636,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="3B4C0F36" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="008AEAD8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Código postal: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7054,51 +6770,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6C600927" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciudad: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7176,59 +6892,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="05ED8373" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="6FF05B2A" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">País: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7310,51 +7026,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="72E63E36" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de identificación de la empresa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -7433,133 +7149,133 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="03D88090" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="23C8C71E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodo de la actividad</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: (*)</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="688B8337" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="4246"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="323A1E4B" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
+          <w:p w14:paraId="4B35D376" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Desde:   Día </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7787,51 +7503,51 @@
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
+          <w:p w14:paraId="6AFE20B8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00E73315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasta:   Día </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8073,506 +7789,506 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="7AA8E900" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="3CFFA953" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Declaración sobre el desplazamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="370FA69A" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- Se trata de un desplazamiento inicial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="6E77266D" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- Solicita el mantenimiento de la legislación española de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="6C0A248C" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- No es enviado en sustitución de otro trabajador que ha finalizado el periodo máximo del desplazamiento inicial en este país.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="5C28FFED" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>En base a lo expuesto, solicita que se le proporcione, convenientemente cumplimentados, los documentos TA200 “Solicitud de mantenimiento de la legislación española de Seguridad Social y E101 “Certificado relativo a la legislación aplicable” para su presentación en la Tesorería General de la Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="2BEF04AF" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4247"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidTr="00E830E0">
+      <w:tr w:rsidR="00A04533" w:rsidRPr="00146BC4" w14:paraId="349590A3" w14:textId="77777777" w:rsidTr="00E830E0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="0B938266" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vº</w:t>
             </w:r>
             <w:r w:rsidR="00BA48D6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bº</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
+          <w:p w14:paraId="34FE27D8" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VICERRECTORA</w:t>
             </w:r>
             <w:r w:rsidR="005E5507">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> DE INVESTIGACIÓN Y TRANSFERENCIA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="154B6A6E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="093EB317" w14:textId="77777777" w:rsidR="00A04533" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA48D6" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
+          <w:p w14:paraId="45692484" w14:textId="77777777" w:rsidR="00BA48D6" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA48D6" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
+          <w:p w14:paraId="6DAAA767" w14:textId="77777777" w:rsidR="00BA48D6" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA48D6" w:rsidRPr="00146BC4" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
+          <w:p w14:paraId="46E51740" w14:textId="77777777" w:rsidR="00BA48D6" w:rsidRPr="00146BC4" w:rsidRDefault="00BA48D6" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="004A661B">
+          <w:p w14:paraId="5DB9BD67" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="004A661B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
+          <w:p w14:paraId="39A3F960" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRMA </w:t>
             </w:r>
             <w:r w:rsidR="003F71E6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRÓNICA </w:t>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DEL SOLICITANTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00A640A6" w:rsidP="00C150EB">
+          <w:p w14:paraId="62A2B35C" w14:textId="77777777" w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00A640A6" w:rsidP="00C150EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.ucm.es/data/cont/docs/3-2018-05-23-Info-Adic-Tratamiento-Investigación.pdf" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C150EB" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Al firmar declaro haber leído y aceptado la </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="00C150EB">
+          <w:p w14:paraId="16C7C84F" w14:textId="77777777" w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="00C150EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>cláusula de protección de datos al pie indicada</w:t>
             </w:r>
             <w:r w:rsidR="00A640A6" w:rsidRPr="00146BC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="0068480A">
+          <w:p w14:paraId="095C4A28" w14:textId="77777777" w:rsidR="00C150EB" w:rsidRPr="00146BC4" w:rsidRDefault="00C150EB" w:rsidP="0068480A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="68DA8837" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="22A89F5E" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(*) Cumplimentar obligatoriamente todos los datos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="39F69684" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="43F916BA" w14:textId="77777777" w:rsidR="00A04533" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
+    <w:p w14:paraId="45E9B011" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00A04533" w:rsidP="00A04533">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidSect="00267C34">
-          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SR</w:t>
       </w:r>
       <w:r w:rsidR="00BA48D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/SRA</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8584,307 +8300,307 @@
       <w:r w:rsidR="00BA48D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEL SERVICIO DE </w:t>
       </w:r>
       <w:r w:rsidR="00BA48D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>COORDINACIÓN, NÓMINAS Y SEGUROS SOCIALES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7A06" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
+    <w:p w14:paraId="3114557E" w14:textId="77777777" w:rsidR="007B7A06" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Información sobre traslados al extranjero de contratados de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="007B7A06" w:rsidP="00871594">
+    <w:p w14:paraId="74208A07" w14:textId="77777777" w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="007B7A06" w:rsidP="00871594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00E06554" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nvestigación para la realización de</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E06554" w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">actividades de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
+    <w:p w14:paraId="1F5C24C8" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>formación y especialización</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="2CFBD869" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="00871594" w:rsidP="00E06554">
+    <w:p w14:paraId="54AA001F" w14:textId="77777777" w:rsidR="00871594" w:rsidRPr="00146BC4" w:rsidRDefault="00871594" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="18D38626" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Solicitud de mantenimiento de la legislación española de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="05CE0DF7" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="4CFA6C02" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>De acuerdo con lo establecido en la Resolución de 12 de diciembre de 2007, de la Secretaría de Estado de la Seguridad Social, (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>BOE de 13 de diciembre de 2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>), el personal investigador en formación, tanto de beca como de contrato, que se traslade temporalmente al extranjero para continuar sus actividades de formación y especialización científica y técnica, tendrá la consideración de desplazado al territorio del Estado en el que las desempeñe, con la consiguiente sujeción a la legislación española de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="3E0E7A2B" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="4C719D9C" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>En el caso de que en el Estado de traslado no resulte aplicable la normativa comunitaria ni tenga suscrito con España Convenio de Seguridad Social, el personal investigador en formación se considerará en situación asimilada a la de alta en el Régimen General de la Seguridad Social como trasladado al extranjero.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="3DB84948" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="61E0204D" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">La misma resolución se aplicará también a los doctores beneficiarios de programas de ayuda a la investigación contratados por la Universidad. </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="6E441F4F" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="467204C6" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Como consecuencia de ello, los becarios o contratados que presumiblemente vayan a desplazarse a los países de la Unión Europea o del Espacio Económico Europeo o de Suiza, o a aquellos otros con lo que exista convenio bilateral aplicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -8894,61 +8610,61 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, deberán cumplimentar el impreso de </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“Traslados temporales con solicitud de mantenimiento de la legislación española de Seguridad Social”</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, que deberán entregar en el Servicio de Investigación, Centro de Investigación y Transferencia Complutense, Facultad de Medicina, Edificio Entrepabellones 7 y 8, 2ª planta, Calle del Doctor Severo Ochoa, 7,Ciudad Universitaria, 28040 Madrid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="1F2DE923" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="3F55A8F3" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Con los datos de dicho formulario, el Servicio de Nóminas y Seguros Sociales de la Universidad Complutense cumplimentará por su parte el formulario TA300 y, en su caso, aquellos otros que fuesen necesarios en virtud de convenio bilateral aplicable y lo/s remitirá a la Tesorería General de la Seguridad Social, quien expedirá al trabajador </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -9001,607 +8717,596 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de la Universidad Complutense, Rectorado, Avda. de Séneca, 2, 1º planta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Este documento certifica que el trabajador continúa sometido en su desplazamiento a la legislación española de Seguridad Social, quedando exento de cotizar en el país de destino, aunque esté trabajando allí y no en España.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="543F45D2" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="1A667770" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="6800B79C" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tarjeta Sanitaria Europea.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="7E90D726" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="159ADA33" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Además del formulario anterior, el trabajador que </w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>se desplace a países de la Unión Europea deberá disponer de la tarjeta sanitaria europea (TSE) en vigor o de un certificado provisional sustitutorio de la misma (CPS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. La tarjeta o su certificado sustitutorio certifican el derecho de su titular a recibir las prestaciones sanitarias. La asistencia sanitaria se recibirá en igualdad de condiciones con los asegurados del país al que se desplaza. La tarjeta o el certificado provisional sustitutorio se puede obtener en el acto en cualquiera de las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>administraciones de la Seguridad Social</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, o a través de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>sede electrónica de la Seguridad Social</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="70B180B6" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
+    <w:p w14:paraId="64A3AA12" w14:textId="77777777" w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidRDefault="00E06554" w:rsidP="00871594">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58C66DDF" wp14:editId="4F71F707">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75C05A5D" wp14:editId="6F579C37">
             <wp:extent cx="2103120" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2103120" cy="1371600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00146BC4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Más información sobre la Tarjeta Sanitaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00146BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E06554" w:rsidRPr="00146BC4" w:rsidSect="007B7A06">
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
+    <w:p w14:paraId="159FFB3F" w14:textId="77777777" w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
+    <w:p w14:paraId="160FF7FB" w14:textId="77777777" w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008C16E3" w:rsidRDefault="008C16E3">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="8500" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8500"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A6306" w:rsidTr="00E830E0">
+    <w:tr w:rsidR="009A6306" w14:paraId="0DF7182D" w14:textId="77777777" w:rsidTr="00E830E0">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="33FFED2E" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Información básica de protección de datos del tratamiento: Investigación</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="7C3ADD2B" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Responsable      </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Vicerrectorado de </w:t>
           </w:r>
           <w:r w:rsidR="00EE45AF">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Investigación y Transferencia</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="7943A431" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Finalidad</w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">       </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Ayudas y acciones para desarrollo de la investigación Científica</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="32FEE975" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Legitimación      </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Cumplimiento de una obligación legal; Misión en interés público</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="784EF881" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Destinatarios     </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Se prevén cesiones</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="08A06640" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Derechos            </w:t>
           </w:r>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Acceder y rectificar los datos, así como otros derechos, explicados en la información adicional</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
+        <w:p w14:paraId="0C7F629F" w14:textId="77777777" w:rsidR="009A6306" w:rsidRPr="0034224F" w:rsidRDefault="009A6306" w:rsidP="009A6306">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Infor. </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">adicional  </w:t>
@@ -9611,334 +9316,313 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Puede</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="0034224F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> consultarla con detalle en: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
             <w:r w:rsidR="008C16E3" w:rsidRPr="008C16E3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="1155CC"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>https://ww</w:t>
-[...21 lines deleted...]
-              <w:t>.ucm.es/file/info-adic-personal-investigador</w:t>
+              <w:t>https://www.ucm.es/file/info-adic-personal-investigador</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00CA09FF" w:rsidRPr="009A6306" w:rsidRDefault="00CA09FF" w:rsidP="009A6306">
+  <w:p w14:paraId="5B67227B" w14:textId="77777777" w:rsidR="00CA09FF" w:rsidRPr="009A6306" w:rsidRDefault="00CA09FF" w:rsidP="009A6306">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008C16E3" w:rsidRDefault="008C16E3">
-[...9 lines deleted...]
-  <w:p w:rsidR="00965E13" w:rsidRPr="009A6306" w:rsidRDefault="00965E13" w:rsidP="00965E13">
+  <w:p w14:paraId="6F46A8C6" w14:textId="77777777" w:rsidR="00965E13" w:rsidRPr="009A6306" w:rsidRDefault="00965E13" w:rsidP="00965E13">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
+    <w:p w14:paraId="15D56BC2" w14:textId="77777777" w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
+    <w:p w14:paraId="35AA9C22" w14:textId="77777777" w:rsidR="00D92251" w:rsidRDefault="00D92251" w:rsidP="00B838FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00E06554" w:rsidRDefault="00E06554" w:rsidP="00E06554">
+    <w:p w14:paraId="4860A5F1" w14:textId="77777777" w:rsidR="00E06554" w:rsidRDefault="00E06554" w:rsidP="00E06554">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B60DC1">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B60DC1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00B60DC1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>La relación de países con convenio bilateral puede consultarse en la web de la Seguridad Social</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B60DC1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008C16E3" w:rsidRDefault="008C16E3">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8789" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1461"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="5422"/>
+      <w:gridCol w:w="2296"/>
+      <w:gridCol w:w="2436"/>
+      <w:gridCol w:w="4057"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C07C6C" w:rsidRPr="00203FF0" w:rsidTr="00C04A35">
+    <w:tr w:rsidR="00C07C6C" w:rsidRPr="00203FF0" w14:paraId="195CD8B9" w14:textId="77777777" w:rsidTr="00C04A35">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1413" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00C07C6C" w:rsidRPr="00203FF0" w:rsidRDefault="00C07C6C" w:rsidP="00C07C6C">
+        <w:p w14:paraId="17661155" w14:textId="1C9EC58B" w:rsidR="00C07C6C" w:rsidRPr="00203FF0" w:rsidRDefault="00506BDC" w:rsidP="00C07C6C">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00203FF0">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:eastAsia="es-ES"/>
+              <w:color w:val="000000"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61CECD79" wp14:editId="55AD7745">
-[...2 lines deleted...]
-                <wp:docPr id="23" name="Imagen 23"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="120D33B9" wp14:editId="1F860BF6">
+                <wp:extent cx="1320390" cy="1029383"/>
+                <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                <wp:docPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Imagen 2"/>
+                        <pic:cNvPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1465313" cy="1142365"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1843" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2485A844" w14:textId="3F166024" w:rsidR="00217EC0" w:rsidRPr="00203FF0" w:rsidRDefault="00506BDC" w:rsidP="00C07C6C">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B41A32F" wp14:editId="4EAAE7D2">
+                <wp:extent cx="1409700" cy="250836"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="Imagen 2" descr="Logo"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="Logo"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
+                        <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="735965" cy="876935"/>
+                          <a:ext cx="1464132" cy="260521"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1843" w:type="dxa"/>
-[...38 lines deleted...]
-        <w:tcPr>
           <w:tcW w:w="5244" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00C07C6C" w:rsidRPr="00B813AE" w:rsidRDefault="00C07C6C" w:rsidP="00C07C6C">
+        <w:p w14:paraId="3694F22D" w14:textId="77777777" w:rsidR="00C07C6C" w:rsidRPr="00B813AE" w:rsidRDefault="00C07C6C" w:rsidP="00C07C6C">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B813AE">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Servicio de Administración de Personal Investigador</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00C07C6C" w:rsidRPr="00B813AE" w:rsidRDefault="00C07C6C" w:rsidP="00C07C6C">
+        <w:p w14:paraId="0B1B680A" w14:textId="77777777" w:rsidR="00C07C6C" w:rsidRPr="00B813AE" w:rsidRDefault="00C07C6C" w:rsidP="00C07C6C">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B813AE">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Administración de Personal Investigador</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> Predoctoral y Postdoctoral </w:t>
           </w:r>
@@ -9980,104 +9664,376 @@
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>U01000736</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Correo e.: pinves.admi@ucm.es</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00C07C6C" w:rsidRPr="00203FF0" w:rsidRDefault="00D92251" w:rsidP="00C07C6C">
+        <w:p w14:paraId="35730A3F" w14:textId="77777777" w:rsidR="00C07C6C" w:rsidRPr="00203FF0" w:rsidRDefault="00506BDC" w:rsidP="00C07C6C">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink r:id="rId2" w:history="1">
+          <w:hyperlink r:id="rId3" w:history="1">
             <w:r w:rsidR="00C07C6C" w:rsidRPr="002163C8">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>http://www.ucm.es/pinves</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="000F46BA" w:rsidRPr="00C07C6C" w:rsidRDefault="000F46BA" w:rsidP="00C07C6C">
+  <w:p w14:paraId="19F2EFC6" w14:textId="77777777" w:rsidR="000F46BA" w:rsidRPr="00C07C6C" w:rsidRDefault="000F46BA" w:rsidP="00C07C6C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="8789" w:type="dxa"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2296"/>
+      <w:gridCol w:w="2436"/>
+      <w:gridCol w:w="4057"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00506BDC" w:rsidRPr="00203FF0" w14:paraId="0B4E14D6" w14:textId="77777777" w:rsidTr="0045568D">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1413" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="6F8577C5" w14:textId="77777777" w:rsidR="00506BDC" w:rsidRPr="00203FF0" w:rsidRDefault="00506BDC" w:rsidP="00506BDC">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D821162" wp14:editId="11E1CCEC">
+                <wp:extent cx="1320390" cy="1029383"/>
+                <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                <wp:docPr id="3" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="507738102" name="Imagen 1" descr="Logotipo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1465313" cy="1142365"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1843" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6E50A531" w14:textId="77777777" w:rsidR="00506BDC" w:rsidRPr="00203FF0" w:rsidRDefault="00506BDC" w:rsidP="00506BDC">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E7F37ED" wp14:editId="11914FCC">
+                <wp:extent cx="1409700" cy="250836"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="4" name="Imagen 4" descr="Logo"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="Logo"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1464132" cy="260521"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5244" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="26DE46E8" w14:textId="77777777" w:rsidR="00506BDC" w:rsidRPr="00B813AE" w:rsidRDefault="00506BDC" w:rsidP="00506BDC">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B813AE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Servicio de Administración de Personal Investigador</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="385300BB" w14:textId="77777777" w:rsidR="00506BDC" w:rsidRPr="00B813AE" w:rsidRDefault="00506BDC" w:rsidP="00506BDC">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B813AE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Administración de Personal Investigador</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Predoctoral y Postdoctoral </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>DIR3 (</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B813AE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>GEISER</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>-ORVE)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B813AE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA6FEB">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>U01000736</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Correo e.: pinves.admi@ucm.es</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="634FE697" w14:textId="77777777" w:rsidR="00506BDC" w:rsidRPr="00203FF0" w:rsidRDefault="00506BDC" w:rsidP="00506BDC">
+          <w:pPr>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId3" w:history="1">
+            <w:r w:rsidRPr="002163C8">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>http://www.ucm.es/pinves</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2B8EFEB7" w14:textId="77777777" w:rsidR="003810B1" w:rsidRPr="005A303A" w:rsidRDefault="003810B1" w:rsidP="005A303A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008C16E3" w:rsidRDefault="008C16E3">
-[...19 lines deleted...]
-  <w:p w:rsidR="00B672E2" w:rsidRPr="000F46BA" w:rsidRDefault="00B672E2" w:rsidP="002259D5">
+  <w:p w14:paraId="390121F0" w14:textId="77777777" w:rsidR="00B672E2" w:rsidRPr="000F46BA" w:rsidRDefault="00B672E2" w:rsidP="002259D5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159A6369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC8D554"/>
     <w:lvl w:ilvl="0" w:tplc="2F60F3D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10191,101 +10147,102 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mQQeTWr74FlZGx6sI9x3BHbBlnlRFWjio4lTQ3d8e/yi8mCy4ETC2C7v8W7r/ETMWzKxGcVd5D96i1SDMlYsFg==" w:salt="SEQdeW02B2X9T14njjs2zg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SQmAtGVF4DDMtBis3ouILMr8WeIEGId6YOH9McxrbLfnUyMti/6nXBVD5+hZ/eLMR5wBdCn/aGfXMaXzbmjewQ==" w:salt="3NHduy/kedaRO/12bV0Vxw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024409E"/>
     <w:rsid w:val="0000470D"/>
     <w:rsid w:val="0002527D"/>
     <w:rsid w:val="000262F9"/>
     <w:rsid w:val="0004507F"/>
     <w:rsid w:val="00060085"/>
     <w:rsid w:val="0007243B"/>
     <w:rsid w:val="0008553C"/>
     <w:rsid w:val="000965AC"/>
     <w:rsid w:val="000A3BAB"/>
     <w:rsid w:val="000C6181"/>
     <w:rsid w:val="000C69A0"/>
     <w:rsid w:val="000D206D"/>
     <w:rsid w:val="000F46BA"/>
     <w:rsid w:val="000F49FC"/>
     <w:rsid w:val="000F5117"/>
     <w:rsid w:val="001248FC"/>
     <w:rsid w:val="001270EB"/>
     <w:rsid w:val="00131FDB"/>
     <w:rsid w:val="0013480B"/>
     <w:rsid w:val="00146BC4"/>
     <w:rsid w:val="00154F32"/>
     <w:rsid w:val="001839E9"/>
     <w:rsid w:val="00183A49"/>
     <w:rsid w:val="001A3AE2"/>
+    <w:rsid w:val="001B4B82"/>
     <w:rsid w:val="001C5771"/>
     <w:rsid w:val="001E20F5"/>
     <w:rsid w:val="001E631A"/>
     <w:rsid w:val="001E6DFC"/>
     <w:rsid w:val="001E7585"/>
     <w:rsid w:val="00212A13"/>
     <w:rsid w:val="00217EC0"/>
     <w:rsid w:val="002259D5"/>
     <w:rsid w:val="00230B9D"/>
     <w:rsid w:val="0024409E"/>
     <w:rsid w:val="002450B1"/>
     <w:rsid w:val="0024751A"/>
     <w:rsid w:val="0025484D"/>
     <w:rsid w:val="00267C34"/>
     <w:rsid w:val="00271099"/>
     <w:rsid w:val="00274105"/>
     <w:rsid w:val="00292A89"/>
     <w:rsid w:val="002A6834"/>
     <w:rsid w:val="002A7E9D"/>
     <w:rsid w:val="0030555A"/>
     <w:rsid w:val="0032067C"/>
     <w:rsid w:val="00321145"/>
     <w:rsid w:val="00341119"/>
     <w:rsid w:val="003446F6"/>
     <w:rsid w:val="00347D7F"/>
@@ -10296,50 +10253,51 @@
     <w:rsid w:val="00393EBB"/>
     <w:rsid w:val="003A3975"/>
     <w:rsid w:val="003C7CEC"/>
     <w:rsid w:val="003D0698"/>
     <w:rsid w:val="003E30E6"/>
     <w:rsid w:val="003E3398"/>
     <w:rsid w:val="003E45DC"/>
     <w:rsid w:val="003E7B2A"/>
     <w:rsid w:val="003F0256"/>
     <w:rsid w:val="003F12A6"/>
     <w:rsid w:val="003F2993"/>
     <w:rsid w:val="003F71E6"/>
     <w:rsid w:val="004532B7"/>
     <w:rsid w:val="00454808"/>
     <w:rsid w:val="00455885"/>
     <w:rsid w:val="004641D5"/>
     <w:rsid w:val="004679D5"/>
     <w:rsid w:val="0047273E"/>
     <w:rsid w:val="00477CE6"/>
     <w:rsid w:val="004A661B"/>
     <w:rsid w:val="004B034F"/>
     <w:rsid w:val="004E56B1"/>
     <w:rsid w:val="004F5C04"/>
     <w:rsid w:val="00500525"/>
     <w:rsid w:val="00502FB3"/>
+    <w:rsid w:val="00506BDC"/>
     <w:rsid w:val="00514B6F"/>
     <w:rsid w:val="00516961"/>
     <w:rsid w:val="005235D5"/>
     <w:rsid w:val="005314C4"/>
     <w:rsid w:val="005415C5"/>
     <w:rsid w:val="00550845"/>
     <w:rsid w:val="00596A54"/>
     <w:rsid w:val="005A17A6"/>
     <w:rsid w:val="005A303A"/>
     <w:rsid w:val="005D1E8F"/>
     <w:rsid w:val="005D2A60"/>
     <w:rsid w:val="005E5507"/>
     <w:rsid w:val="006008CD"/>
     <w:rsid w:val="00626710"/>
     <w:rsid w:val="0063789C"/>
     <w:rsid w:val="00641E81"/>
     <w:rsid w:val="006974CE"/>
     <w:rsid w:val="006C299E"/>
     <w:rsid w:val="006D0875"/>
     <w:rsid w:val="006D2DAF"/>
     <w:rsid w:val="006D4723"/>
     <w:rsid w:val="006D5E66"/>
     <w:rsid w:val="00700F91"/>
     <w:rsid w:val="007041F9"/>
     <w:rsid w:val="0072094D"/>
@@ -10459,57 +10417,58 @@
     <w:rsid w:val="00FA5307"/>
     <w:rsid w:val="00FC1AC9"/>
     <w:rsid w:val="00FD2EE1"/>
     <w:rsid w:val="00FE5DF7"/>
     <w:rsid w:val="00FE6844"/>
     <w:rsid w:val="00FF2380"/>
     <w:rsid w:val="00FF24AC"/>
     <w:rsid w:val="00FF2921"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4D078395"/>
   <w15:docId w15:val="{437BD437-906C-4EA6-BC45-707505010B41}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11104,63 +11063,67 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06554"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.seg-social.gob.es/Sede_1/index.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Oficinas/index.htm?Comu=M&amp;Org=S&amp;loc=1&amp;prov=--" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2007/12/13/pdfs/A51147-51148.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Trabajadores/PrestacionesPension10935/Asistenciasanitaria/DesplazamientosporE11566/TSE2/index.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.seg-social.gob.es/Sede_1/index.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Oficinas/index.htm?Comu=M&amp;Org=S&amp;loc=1&amp;prov=--" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2007/12/13/pdfs/A51147-51148.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Trabajadores/PrestacionesPension10935/Asistenciasanitaria/DesplazamientosporE11566/TSE2/index.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/file/info-adic-personal-investigador" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seg-social.es/Internet_1/Masinformacion/Internacional/Conveniosbilaterales/index.htm" TargetMode="External"/></Relationships>
 </file>
 
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucm.es/pinves" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucm.es/pinves" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucm.es/pinves" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11408,87 +11371,360 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009ABBC999C01304478F9F07824D0251A1" ma:contentTypeVersion="12" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="157b05980d78f54e3473c80113c16f70">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a509aac25a7d5f177621bff7cc516544" ns3:_="">
+    <xsd:import namespace="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2509cb98-9ba5-4dd6-a002-beba1ba68e0b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="17" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D03D179C-7857-4ADA-9370-09B22AB1A230}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE6FD6DA-4268-454F-BF32-516AFFF221E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814F8BCC-1608-4B85-9A66-E81F34B8D115}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C6AAA5-E14F-461D-8C37-3B57E67AAE6E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2509cb98-9ba5-4dd6-a002-beba1ba68e0b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47E967B9-A0E8-4E08-86C7-ABF5B9E62518}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1228</Words>
-  <Characters>6754</Characters>
+  <Words>1217</Words>
+  <Characters>6695</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7967</CharactersWithSpaces>
+  <CharactersWithSpaces>7897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JOSE MANUEL BRAVO DIAZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009ABBC999C01304478F9F07824D0251A1</vt:lpwstr>
+  </property>
+</Properties>
+</file>